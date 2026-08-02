--- v0 (2026-05-27)
+++ v1 (2026-08-02)
@@ -16,77 +16,77 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="223">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="220">
   <si>
     <t>Прайс-лист интернет-магазина KofeMart.ru</t>
   </si>
   <si>
     <t>https://kemerovo.kofemart.ru/</t>
   </si>
   <si>
     <t>Для заказа позиций из прайс-листа:</t>
   </si>
   <si>
     <t>- звоните 8 (804) 5551040 (бесплатно), + 7(343) 382-4035</t>
   </si>
   <si>
     <t>- WhatsApp: +7 (9221) 637-703</t>
   </si>
   <si>
     <t>- Почта: ekb@kofemart.ru , ural@kofemart.ru , ekat@kofemart.ru</t>
   </si>
   <si>
     <t>- Пройдите по ссылке в прайс-листе, сделайте заказ в интернет-магазине KofeMart.ru</t>
   </si>
   <si>
     <t>- Поставьте количество товара в колонке «Ваш заказ», сохраните файл и пришлите его нам на почту</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-05-27 09:47:58</t>
+    <t>Актуальность прайса на: 2026-08-03 01:17:27</t>
   </si>
   <si>
     <t>Кофе</t>
   </si>
   <si>
     <t>Кофе в зернах</t>
   </si>
   <si>
     <t>Идентификатор товара</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Подробное описание / заказ товара в интернет-магазине</t>
   </si>
   <si>
     <t>Цена (руб.) ()</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
@@ -169,59 +169,50 @@
     <t>118736</t>
   </si>
   <si>
     <t>Кофе в зернах Ботаника Эфиопия Оромия (0,2 кг)</t>
   </si>
   <si>
     <t>https://kemerovo.kofemart.ru/product/kofe-v-zernakh-botanika-efiopiya-oromiya-02-kg/</t>
   </si>
   <si>
     <t>118729</t>
   </si>
   <si>
     <t>Кофе в зернах Ботаника бленд Вери Вери Свит (1 кг)</t>
   </si>
   <si>
     <t>https://kemerovo.kofemart.ru/product/kofe-v-zernakh-botanika-blend-veri-veri-svit-1-kg/</t>
   </si>
   <si>
     <t>118730</t>
   </si>
   <si>
     <t>Кофе в зернах Ботаника бленд Боди Шейп (1 кг)</t>
   </si>
   <si>
     <t>https://kemerovo.kofemart.ru/product/kofe-v-zernakh-botanika-blend-bodi-sheyp-1-kg/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://kemerovo.kofemart.ru/product/kofe-v-zernakh-botanika-tanzaniya-kilimandzharo-1-kg/</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>Кофе в зернах Lavazza Crema e Aroma (1кг)</t>
   </si>
   <si>
     <t>https://kemerovo.kofemart.ru/product/kofe-v-zernah-lavazza-crema-e-aroma-1kg/</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>Кофе в зернах Molinari 5 Звезд (3 кг)</t>
   </si>
   <si>
     <t>https://kemerovo.kofemart.ru/product/kofe-v-zernah-molinari-5-zvezd-3-kg/</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
     <t>Кофе в зернах Molinari 5 Звезд 100% Арабика (3 кг)</t>
   </si>
@@ -835,51 +826,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136495.96x961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127702.96x962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127698.96x963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127699.96x964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127697.96x965.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127701.96x966.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130152.96x967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130154.96x968.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130156.96x969.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130144.96x9610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130145.96x9611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129447.96x9612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11974.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130213.96x9614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130214.96x9615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130215.96x9616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4715.96x9617.JPG"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4716.96x9618.JPG"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718.96x9619.JPG"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717.96x9620.JPG"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5959.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130146.96x9625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136483.96x9626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136485.96x9627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136492.96x9628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136494.96x9629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16444.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16445.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16446.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16442.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11069.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11138.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11140.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11169.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11973.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11171.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136483.96x9643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136485.96x9644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136492.96x9645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136494.96x9646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127702.96x9647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127697.96x9648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127699.96x9649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127698.96x9650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130154.96x9651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130156.96x9652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130152.96x9653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130144.96x9654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130146.96x9655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130145.96x9656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127701.96x9657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11138.96x9658.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11140.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11169.96x9660.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11973.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129447.96x9663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136495.96x9664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555.96x9665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13952.96x9666.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975.96x9667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13954.96x9668.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554.96x9669.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556.96x9670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557.96x9671.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13946.96x9672.jpeg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13947.96x9673.jpeg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13948.96x9674.jpeg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13949.96x9675.jpeg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13950.96x9676.jpeg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13951.96x9677.jpeg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13955.96x9678.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441.96x9679.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5972.96x9680.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5973.96x9681.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974.96x9682.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976.96x9683.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135900.96x9684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135934.96x9685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452.96x9686.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453.96x9687.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13952.96x9688.jpeg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975.96x9689.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13954.96x9690.jpeg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1924.96x9691.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136495.96x961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127702.96x962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127698.96x963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127699.96x964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127697.96x965.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127701.96x966.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130152.96x967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130154.96x968.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130156.96x969.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130144.96x9610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130145.96x9611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11974.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130213.96x9613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130214.96x9614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130215.96x9615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4715.96x9616.JPG"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4716.96x9617.JPG"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718.96x9618.JPG"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717.96x9619.JPG"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5959.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130146.96x9624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136483.96x9625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136485.96x9626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136492.96x9627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136494.96x9628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16444.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16445.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16446.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16442.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11069.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11138.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11140.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11169.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11973.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11171.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136483.96x9642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136485.96x9643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136492.96x9644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136494.96x9645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127702.96x9646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127697.96x9647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127699.96x9648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127698.96x9649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130154.96x9650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130156.96x9651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130152.96x9652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130144.96x9653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130146.96x9654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130145.96x9655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127701.96x9656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11138.96x9657.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11140.96x9658.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11169.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11973.96x9660.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136495.96x9662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13952.96x9664.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975.96x9665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13954.96x9666.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554.96x9667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556.96x9668.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557.96x9669.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13946.96x9670.jpeg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13947.96x9671.jpeg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13948.96x9672.jpeg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13949.96x9673.jpeg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13950.96x9674.jpeg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13951.96x9675.jpeg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13955.96x9676.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441.96x9677.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5972.96x9678.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5973.96x9679.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974.96x9680.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976.96x9681.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135900.96x9682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135934.96x9683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452.96x9684.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453.96x9685.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13952.96x9686.jpeg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975.96x9687.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13954.96x9688.jpeg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1924.96x9689.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2074,51 +2065,51 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>59</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2704,81 +2695,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="62" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>80</xdr:row>
+      <xdr:row>83</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="63" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>81</xdr:row>
+      <xdr:row>84</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="64" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -3274,201 +3265,201 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="81" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="82" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="83" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>107</xdr:row>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="84" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>108</xdr:row>
+      <xdr:row>111</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="85" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>112</xdr:row>
+      <xdr:row>115</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="86" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>113</xdr:row>
+      <xdr:row>116</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="87" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -3484,123 +3475,63 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="88" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>118</xdr:row>
+      <xdr:row>121</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="89" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3859,59 +3790,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-nude-7030-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-nude-vending-blend-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-nude-brazilia-dark-arabica-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-nude-brazilia-santos-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-nude-8020-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-nude-ethiopia-typica-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-botanika-blend-veri-veri-svit-02-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-botanika-blend-bodi-sheyp-02-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-botanika-efiopiya-oromiya-02-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-botanika-blend-veri-veri-svit-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-botanika-blend-bodi-sheyp-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-botanika-tanzaniya-kilimandzharo-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernah-lavazza-crema-e-aroma-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernah-molinari-5-zvezd-3-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernah-molinari-5-zvezd-100-arabika-3-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-molinari-cinque-stelle-bio-3kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernah-rosa-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernah-molinari-5-zvezd-oro-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernah-molinari-rosso-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernah-molinari-gourmet-100-arabica-1-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernah-goriziana-aroma-classico-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernah-goriziana-aroma-piu-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernah-goriziana-extra-gold-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernah-goriziana-black-selection-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-botanika-efiopiya-oromiya-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-botanika-gonduras-tukan-verde-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-botanika-braziliya-sul-de-minas-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-botanika-blend-latsio-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-botanika-peru-monte-verde-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/svezheobzharennyj-kofe-v-zernah-maragodzhip-nikaragua-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernah-verle-caffe-colazione-a-sorrento-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernah-verle-caffe-giornata-a-verona-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernah-verle-caffe-notte-a-portofino-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernah-verle-caffe-vacanza-alle-cinque-terre-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernah-pellini-top-arabica-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/proizvolnaja-summa-dlja-oplaty/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-illy-zernovoy-sredney-obzharki-3kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-bittersweet-braziliya-mozhiana-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-bittersweet-braziliya-santos-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-bittersweet-espresso-smes-1-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-bittersweet-espresso-smes-2-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-lavazza-bourbon-intenso-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-botanika-gonduras-tukan-verde-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-botanika-braziliya-sul-de-minas-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-botanika-blend-latsio-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-botanika-peru-monte-verde-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-nude-vending-blend-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-nude-8020-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-nude-brazilia-santos-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-nude-brazilia-dark-arabica-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-botanika-blend-bodi-sheyp-02-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-botanika-efiopiya-oromiya-02-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-botanika-blend-veri-veri-svit-02-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-botanika-blend-veri-veri-svit-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-botanika-efiopiya-oromiya-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-botanika-blend-bodi-sheyp-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-nude-ethiopia-typica-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-bittersweet-braziliya-mozhiana-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-bittersweet-braziliya-santos-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-bittersweet-espresso-smes-1-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-bittersweet-espresso-smes-2-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/svezheobzharennyj-kofe-v-zernah-maragodzhip-nikaragua-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-botanika-tanzaniya-kilimandzharo-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-nude-7030-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulah-lavazza-aroma-point-upakovka-100-kapsul-po-10-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulah-lavazza-decaffeinato-upakovka-100-kapsul-po-/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulah-molinari-decaffeinato-10-kapsul-po-5-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulakh-lavazza-decaffeinato-soave-upakovka-100-kapsul-po-8-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulah-lavazza-aroma-club-upakovka-100-kapsul-po-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulah-lavazza-crema-aroma-upakovka-100-kapsul-po-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulah-lavazza-dek-upakovka-100-kapsul-po-10-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulah-lavazza-dolce-upakovka-100-kapsul-po-9-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulah-lavazza-intenso-upakovka-100-kapsul-po-8-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulakh-lavazza-caffe-crema-lungo-upakovka-100-kapsul-po-8-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulah-lavazza-ricco-upakovka-100-kapsul-po-8-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulakh-lavazza-delicato-lungo-upakovka-100-kapsul-po-8-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulakh-lavazza-amabile-lungo-upakovka-100-kapsul-po-8-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulah-lavazza-tierra-upakovka-100-kapsul-po-8-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulah-lavazza-supremo-upakovka-100-kapsul-po-8-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulah-molinari-100-arabica-10-kapsul-po-5-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulah-molinari-qualita-oro-10-kapsul-po-5-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulah-molinari-qualita-rosso-10-kapsul-po-5-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulah-molinari-caffe-biologico-10-kapsul-po-5-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/nabor-dripov-botanika-efiopiya-sidamo-8-sht-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/nabor-dripov-botanika-burundi-gakhakhe-8-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/aromatizirovannyj-kofe-v-zernah-belliz-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/aromatizirovannyj-kofe-v-zernah-irlandskij-krem-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulah-lavazza-decaffeinato-upakovka-100-kapsul-po-/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulah-molinari-decaffeinato-10-kapsul-po-5-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulakh-lavazza-decaffeinato-soave-upakovka-100-kapsul-po-8-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-porcionnyj-sublimirovannyj-2g-mr-brown-v-korobke-1000sh/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-nude-7030-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-nude-vending-blend-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-nude-brazilia-dark-arabica-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-nude-brazilia-santos-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-nude-8020-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-nude-ethiopia-typica-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-botanika-blend-veri-veri-svit-02-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-botanika-blend-bodi-sheyp-02-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-botanika-efiopiya-oromiya-02-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-botanika-blend-veri-veri-svit-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-botanika-blend-bodi-sheyp-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernah-lavazza-crema-e-aroma-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernah-molinari-5-zvezd-3-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernah-molinari-5-zvezd-100-arabika-3-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-molinari-cinque-stelle-bio-3kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernah-rosa-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernah-molinari-5-zvezd-oro-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernah-molinari-rosso-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernah-molinari-gourmet-100-arabica-1-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernah-goriziana-aroma-classico-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernah-goriziana-aroma-piu-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernah-goriziana-extra-gold-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernah-goriziana-black-selection-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-botanika-efiopiya-oromiya-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-botanika-gonduras-tukan-verde-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-botanika-braziliya-sul-de-minas-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-botanika-blend-latsio-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-botanika-peru-monte-verde-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/svezheobzharennyj-kofe-v-zernah-maragodzhip-nikaragua-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernah-verle-caffe-colazione-a-sorrento-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernah-verle-caffe-giornata-a-verona-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernah-verle-caffe-notte-a-portofino-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernah-verle-caffe-vacanza-alle-cinque-terre-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernah-pellini-top-arabica-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/proizvolnaja-summa-dlja-oplaty/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-illy-zernovoy-sredney-obzharki-3kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-bittersweet-braziliya-mozhiana-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-bittersweet-braziliya-santos-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-bittersweet-espresso-smes-1-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-bittersweet-espresso-smes-2-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-lavazza-bourbon-intenso-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-botanika-gonduras-tukan-verde-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-botanika-braziliya-sul-de-minas-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-botanika-blend-latsio-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-botanika-peru-monte-verde-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-nude-vending-blend-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-nude-8020-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-nude-brazilia-santos-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-nude-brazilia-dark-arabica-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-botanika-blend-bodi-sheyp-02-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-botanika-efiopiya-oromiya-02-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-botanika-blend-veri-veri-svit-02-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-botanika-blend-veri-veri-svit-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-botanika-efiopiya-oromiya-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-botanika-blend-bodi-sheyp-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-nude-ethiopia-typica-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-bittersweet-braziliya-mozhiana-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-bittersweet-braziliya-santos-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-bittersweet-espresso-smes-1-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-bittersweet-espresso-smes-2-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/svezheobzharennyj-kofe-v-zernah-maragodzhip-nikaragua-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-nude-7030-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulah-lavazza-aroma-point-upakovka-100-kapsul-po-10-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulah-lavazza-decaffeinato-upakovka-100-kapsul-po-/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulah-molinari-decaffeinato-10-kapsul-po-5-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulakh-lavazza-decaffeinato-soave-upakovka-100-kapsul-po-8-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulah-lavazza-aroma-club-upakovka-100-kapsul-po-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulah-lavazza-crema-aroma-upakovka-100-kapsul-po-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulah-lavazza-dek-upakovka-100-kapsul-po-10-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulah-lavazza-dolce-upakovka-100-kapsul-po-9-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulah-lavazza-intenso-upakovka-100-kapsul-po-8-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulakh-lavazza-caffe-crema-lungo-upakovka-100-kapsul-po-8-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulah-lavazza-ricco-upakovka-100-kapsul-po-8-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulakh-lavazza-delicato-lungo-upakovka-100-kapsul-po-8-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulakh-lavazza-amabile-lungo-upakovka-100-kapsul-po-8-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulah-lavazza-tierra-upakovka-100-kapsul-po-8-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulah-lavazza-supremo-upakovka-100-kapsul-po-8-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulah-molinari-100-arabica-10-kapsul-po-5-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulah-molinari-qualita-oro-10-kapsul-po-5-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulah-molinari-qualita-rosso-10-kapsul-po-5-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulah-molinari-caffe-biologico-10-kapsul-po-5-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/nabor-dripov-botanika-efiopiya-sidamo-8-sht-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/nabor-dripov-botanika-burundi-gakhakhe-8-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/aromatizirovannyj-kofe-v-zernah-belliz-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/aromatizirovannyj-kofe-v-zernah-irlandskij-krem-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulah-lavazza-decaffeinato-upakovka-100-kapsul-po-/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulah-molinari-decaffeinato-10-kapsul-po-5-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulakh-lavazza-decaffeinato-soave-upakovka-100-kapsul-po-8-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-porcionnyj-sublimirovannyj-2g-mr-brown-v-korobke-1000sh/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G125"/>
+  <dimension ref="A1:G123"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="B2" t="s">
         <v>1</v>
@@ -4208,1992 +4139,1950 @@
       </c>
       <c r="D26" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E26" s="9">
         <v>2050.0</v>
       </c>
       <c r="F26" s="6"/>
       <c r="G26" s="9">
         <f>E26*F26</f>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:7" customHeight="1" ht="80">
       <c r="A27" s="13" t="s">
         <v>51</v>
       </c>
       <c r="B27" s="6"/>
       <c r="C27" s="16" t="s">
         <v>52</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>53</v>
       </c>
       <c r="E27" s="9">
-        <v>1850.0</v>
+        <v>2650.0</v>
       </c>
       <c r="F27" s="6"/>
       <c r="G27" s="9">
         <f>E27*F27</f>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:7" customHeight="1" ht="80">
       <c r="A28" s="13" t="s">
         <v>54</v>
       </c>
       <c r="B28" s="6"/>
       <c r="C28" s="16" t="s">
         <v>55</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>56</v>
       </c>
       <c r="E28" s="9">
-        <v>2650.0</v>
+        <v>15136.8</v>
       </c>
       <c r="F28" s="6"/>
       <c r="G28" s="9">
         <f>E28*F28</f>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:7" customHeight="1" ht="80">
       <c r="A29" s="13" t="s">
         <v>57</v>
       </c>
       <c r="B29" s="6"/>
       <c r="C29" s="16" t="s">
         <v>58</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E29" s="9">
-        <v>15136.8</v>
+        <v>16138.5</v>
       </c>
       <c r="F29" s="6"/>
       <c r="G29" s="9">
         <f>E29*F29</f>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:7" customHeight="1" ht="80">
       <c r="A30" s="13" t="s">
         <v>60</v>
       </c>
       <c r="B30" s="6"/>
       <c r="C30" s="16" t="s">
         <v>61</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>62</v>
       </c>
       <c r="E30" s="9">
-        <v>16138.5</v>
+        <v>14246.4</v>
       </c>
       <c r="F30" s="6"/>
       <c r="G30" s="9">
         <f>E30*F30</f>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:7" customHeight="1" ht="80">
       <c r="A31" s="13" t="s">
         <v>63</v>
       </c>
       <c r="B31" s="6"/>
       <c r="C31" s="16" t="s">
         <v>64</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>65</v>
       </c>
       <c r="E31" s="9">
-        <v>14246.4</v>
+        <v>5008.5</v>
       </c>
       <c r="F31" s="6"/>
       <c r="G31" s="9">
         <f>E31*F31</f>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:7" customHeight="1" ht="80">
       <c r="A32" s="13" t="s">
         <v>66</v>
       </c>
       <c r="B32" s="6"/>
       <c r="C32" s="16" t="s">
         <v>67</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>68</v>
       </c>
       <c r="E32" s="9">
-        <v>5008.5</v>
+        <v>4674.6</v>
       </c>
       <c r="F32" s="6"/>
       <c r="G32" s="9">
         <f>E32*F32</f>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:7" customHeight="1" ht="80">
       <c r="A33" s="13" t="s">
         <v>69</v>
       </c>
       <c r="B33" s="6"/>
       <c r="C33" s="16" t="s">
         <v>70</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>71</v>
       </c>
       <c r="E33" s="9">
-        <v>4674.6</v>
+        <v>3895.5</v>
       </c>
       <c r="F33" s="6"/>
       <c r="G33" s="9">
         <f>E33*F33</f>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:7" customHeight="1" ht="80">
       <c r="A34" s="13" t="s">
         <v>72</v>
       </c>
       <c r="B34" s="6"/>
       <c r="C34" s="16" t="s">
         <v>73</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>74</v>
       </c>
       <c r="E34" s="9">
-        <v>3895.5</v>
+        <v>5231.1</v>
       </c>
       <c r="F34" s="6"/>
       <c r="G34" s="9">
         <f>E34*F34</f>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:7" customHeight="1" ht="80">
       <c r="A35" s="13" t="s">
         <v>75</v>
       </c>
       <c r="B35" s="6"/>
       <c r="C35" s="16" t="s">
         <v>76</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>77</v>
       </c>
       <c r="E35" s="9">
-        <v>5231.1</v>
+        <v>2450.0</v>
       </c>
       <c r="F35" s="6"/>
       <c r="G35" s="9">
         <f>E35*F35</f>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:7" customHeight="1" ht="80">
       <c r="A36" s="13" t="s">
         <v>78</v>
       </c>
       <c r="B36" s="6"/>
       <c r="C36" s="16" t="s">
         <v>79</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>80</v>
       </c>
       <c r="E36" s="9">
-        <v>2450.0</v>
+        <v>2650.0</v>
       </c>
       <c r="F36" s="6"/>
       <c r="G36" s="9">
         <f>E36*F36</f>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:7" customHeight="1" ht="80">
       <c r="A37" s="13" t="s">
         <v>81</v>
       </c>
       <c r="B37" s="6"/>
       <c r="C37" s="16" t="s">
         <v>82</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>83</v>
       </c>
       <c r="E37" s="9">
-        <v>2650.0</v>
+        <v>3350.0</v>
       </c>
       <c r="F37" s="6"/>
       <c r="G37" s="9">
         <f>E37*F37</f>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:7" customHeight="1" ht="80">
       <c r="A38" s="13" t="s">
         <v>84</v>
       </c>
       <c r="B38" s="6"/>
       <c r="C38" s="16" t="s">
         <v>85</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>86</v>
       </c>
       <c r="E38" s="9">
-        <v>3350.0</v>
+        <v>3650.0</v>
       </c>
       <c r="F38" s="6"/>
       <c r="G38" s="9">
         <f>E38*F38</f>
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:7" customHeight="1" ht="80">
       <c r="A39" s="13" t="s">
         <v>87</v>
       </c>
       <c r="B39" s="6"/>
       <c r="C39" s="16" t="s">
         <v>88</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E39" s="9">
-        <v>3650.0</v>
+        <v>2100.0</v>
       </c>
       <c r="F39" s="6"/>
       <c r="G39" s="9">
         <f>E39*F39</f>
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:7" customHeight="1" ht="80">
       <c r="A40" s="13" t="s">
         <v>90</v>
       </c>
       <c r="B40" s="6"/>
       <c r="C40" s="16" t="s">
         <v>91</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>92</v>
       </c>
       <c r="E40" s="9">
-        <v>2100.0</v>
+        <v>2450.0</v>
       </c>
       <c r="F40" s="6"/>
       <c r="G40" s="9">
         <f>E40*F40</f>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:7" customHeight="1" ht="80">
       <c r="A41" s="13" t="s">
         <v>93</v>
       </c>
       <c r="B41" s="6"/>
       <c r="C41" s="16" t="s">
         <v>94</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>95</v>
       </c>
       <c r="E41" s="9">
-        <v>2450.0</v>
+        <v>1900.0</v>
       </c>
       <c r="F41" s="6"/>
       <c r="G41" s="9">
         <f>E41*F41</f>
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:7" customHeight="1" ht="80">
       <c r="A42" s="13" t="s">
         <v>96</v>
       </c>
       <c r="B42" s="6"/>
       <c r="C42" s="16" t="s">
         <v>97</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>98</v>
       </c>
       <c r="E42" s="9">
-        <v>1900.0</v>
+        <v>1550.0</v>
       </c>
       <c r="F42" s="6"/>
       <c r="G42" s="9">
         <f>E42*F42</f>
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:7" customHeight="1" ht="80">
       <c r="A43" s="13" t="s">
         <v>99</v>
       </c>
       <c r="B43" s="6"/>
       <c r="C43" s="16" t="s">
         <v>100</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>101</v>
       </c>
       <c r="E43" s="9">
-        <v>1550.0</v>
+        <v>2450.0</v>
       </c>
       <c r="F43" s="6"/>
       <c r="G43" s="9">
         <f>E43*F43</f>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:7" customHeight="1" ht="80">
       <c r="A44" s="13" t="s">
         <v>102</v>
       </c>
       <c r="B44" s="6"/>
       <c r="C44" s="16" t="s">
         <v>103</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>104</v>
       </c>
       <c r="E44" s="9">
-        <v>2450.0</v>
+        <v>3286.0</v>
       </c>
       <c r="F44" s="6"/>
       <c r="G44" s="9">
         <f>E44*F44</f>
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:7" customHeight="1" ht="80">
       <c r="A45" s="13" t="s">
         <v>105</v>
       </c>
       <c r="B45" s="6"/>
       <c r="C45" s="16" t="s">
         <v>106</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>107</v>
       </c>
       <c r="E45" s="9">
-        <v>3286.0</v>
+        <v>2550.0</v>
       </c>
       <c r="F45" s="6"/>
       <c r="G45" s="9">
         <f>E45*F45</f>
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:7" customHeight="1" ht="80">
       <c r="A46" s="13" t="s">
         <v>108</v>
       </c>
       <c r="B46" s="6"/>
       <c r="C46" s="16" t="s">
         <v>109</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>110</v>
       </c>
       <c r="E46" s="9">
-        <v>2550.0</v>
+        <v>2650.0</v>
       </c>
       <c r="F46" s="6"/>
       <c r="G46" s="9">
         <f>E46*F46</f>
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:7" customHeight="1" ht="80">
       <c r="A47" s="13" t="s">
         <v>111</v>
       </c>
       <c r="B47" s="6"/>
       <c r="C47" s="16" t="s">
         <v>112</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E47" s="9">
         <v>2650.0</v>
       </c>
       <c r="F47" s="6"/>
       <c r="G47" s="9">
         <f>E47*F47</f>
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:7" customHeight="1" ht="80">
       <c r="A48" s="13" t="s">
         <v>114</v>
       </c>
       <c r="B48" s="6"/>
       <c r="C48" s="16" t="s">
         <v>115</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>116</v>
       </c>
       <c r="E48" s="9">
-        <v>2650.0</v>
+        <v>3350.0</v>
       </c>
       <c r="F48" s="6"/>
       <c r="G48" s="9">
         <f>E48*F48</f>
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:7" customHeight="1" ht="80">
       <c r="A49" s="13" t="s">
         <v>117</v>
       </c>
       <c r="B49" s="6"/>
       <c r="C49" s="16" t="s">
         <v>118</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>119</v>
       </c>
       <c r="E49" s="9">
-        <v>3350.0</v>
+        <v>3657.0</v>
       </c>
       <c r="F49" s="6"/>
       <c r="G49" s="9">
         <f>E49*F49</f>
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:7" customHeight="1" ht="80">
       <c r="A50" s="13" t="s">
         <v>120</v>
       </c>
       <c r="B50" s="6"/>
       <c r="C50" s="16" t="s">
         <v>121</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>122</v>
       </c>
       <c r="E50" s="9">
-        <v>3657.0</v>
+        <v>5.3</v>
       </c>
       <c r="F50" s="6"/>
       <c r="G50" s="9">
         <f>E50*F50</f>
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:7" customHeight="1" ht="80">
       <c r="A51" s="13" t="s">
         <v>123</v>
       </c>
       <c r="B51" s="6"/>
       <c r="C51" s="16" t="s">
         <v>124</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>125</v>
       </c>
       <c r="E51" s="9">
-        <v>5.3</v>
+        <v>13250.0</v>
       </c>
       <c r="F51" s="6"/>
       <c r="G51" s="9">
         <f>E51*F51</f>
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:7" customHeight="1" ht="80">
       <c r="A52" s="13" t="s">
         <v>126</v>
       </c>
       <c r="B52" s="6"/>
       <c r="C52" s="16" t="s">
         <v>127</v>
       </c>
       <c r="D52" s="6" t="s">
         <v>128</v>
       </c>
       <c r="E52" s="9">
-        <v>13250.0</v>
+        <v>2067.0</v>
       </c>
       <c r="F52" s="6"/>
       <c r="G52" s="9">
         <f>E52*F52</f>
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:7" customHeight="1" ht="80">
       <c r="A53" s="13" t="s">
         <v>129</v>
       </c>
       <c r="B53" s="6"/>
       <c r="C53" s="16" t="s">
         <v>130</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>131</v>
       </c>
       <c r="E53" s="9">
         <v>2067.0</v>
       </c>
       <c r="F53" s="6"/>
       <c r="G53" s="9">
         <f>E53*F53</f>
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:7" customHeight="1" ht="80">
       <c r="A54" s="13" t="s">
         <v>132</v>
       </c>
       <c r="B54" s="6"/>
       <c r="C54" s="16" t="s">
         <v>133</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>134</v>
       </c>
       <c r="E54" s="9">
-        <v>2067.0</v>
+        <v>2320.0</v>
       </c>
       <c r="F54" s="6"/>
       <c r="G54" s="9">
         <f>E54*F54</f>
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:7" customHeight="1" ht="80">
       <c r="A55" s="13" t="s">
         <v>135</v>
       </c>
       <c r="B55" s="6"/>
       <c r="C55" s="16" t="s">
         <v>136</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>137</v>
       </c>
       <c r="E55" s="9">
         <v>2320.0</v>
       </c>
       <c r="F55" s="6"/>
       <c r="G55" s="9">
         <f>E55*F55</f>
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:7" customHeight="1" ht="80">
       <c r="A56" s="13" t="s">
         <v>138</v>
       </c>
       <c r="B56" s="6"/>
       <c r="C56" s="16" t="s">
         <v>139</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>140</v>
       </c>
       <c r="E56" s="9">
-        <v>2320.0</v>
+        <v>2200.0</v>
       </c>
       <c r="F56" s="6"/>
       <c r="G56" s="9">
         <f>E56*F56</f>
         <v>0</v>
       </c>
     </row>
-    <row r="57" spans="1:7" customHeight="1" ht="80">
-      <c r="A57" s="13" t="s">
+    <row r="57" spans="1:7">
+      <c r="A57" s="11" t="s">
         <v>141</v>
       </c>
-      <c r="B57" s="6"/>
-[...13 lines deleted...]
-      </c>
+      <c r="C57" s="14"/>
+      <c r="E57" s="7"/>
+      <c r="G57" s="7"/>
     </row>
     <row r="58" spans="1:7">
-      <c r="A58" s="11" t="s">
-[...4 lines deleted...]
-      <c r="G58" s="7"/>
+      <c r="A58" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B58" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C58" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D58" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E58" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F58" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G58" s="8" t="s">
+        <v>17</v>
+      </c>
     </row>
     <row r="59" spans="1:7">
-      <c r="A59" s="2" t="s">
-[...25 lines deleted...]
-      <c r="G60" s="7"/>
+      <c r="A59" s="12"/>
+      <c r="C59" s="14"/>
+      <c r="E59" s="7"/>
+      <c r="G59" s="7"/>
+    </row>
+    <row r="60" spans="1:7" customHeight="1" ht="80">
+      <c r="A60" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="B60" s="6"/>
+      <c r="C60" s="16" t="s">
+        <v>91</v>
+      </c>
+      <c r="D60" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="E60" s="9">
+        <v>2450.0</v>
+      </c>
+      <c r="F60" s="6"/>
+      <c r="G60" s="9">
+        <f>E60*F60</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="61" spans="1:7" customHeight="1" ht="80">
       <c r="A61" s="13" t="s">
         <v>93</v>
       </c>
       <c r="B61" s="6"/>
       <c r="C61" s="16" t="s">
         <v>94</v>
       </c>
       <c r="D61" s="6" t="s">
         <v>95</v>
       </c>
       <c r="E61" s="9">
-        <v>2450.0</v>
+        <v>1900.0</v>
       </c>
       <c r="F61" s="6"/>
       <c r="G61" s="9">
         <f>E61*F61</f>
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:7" customHeight="1" ht="80">
       <c r="A62" s="13" t="s">
         <v>96</v>
       </c>
       <c r="B62" s="6"/>
       <c r="C62" s="16" t="s">
         <v>97</v>
       </c>
       <c r="D62" s="6" t="s">
         <v>98</v>
       </c>
       <c r="E62" s="9">
-        <v>1900.0</v>
+        <v>1550.0</v>
       </c>
       <c r="F62" s="6"/>
       <c r="G62" s="9">
         <f>E62*F62</f>
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:7" customHeight="1" ht="80">
       <c r="A63" s="13" t="s">
         <v>99</v>
       </c>
       <c r="B63" s="6"/>
       <c r="C63" s="16" t="s">
         <v>100</v>
       </c>
       <c r="D63" s="6" t="s">
         <v>101</v>
       </c>
       <c r="E63" s="9">
-        <v>1550.0</v>
+        <v>2450.0</v>
       </c>
       <c r="F63" s="6"/>
       <c r="G63" s="9">
         <f>E63*F63</f>
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:7" customHeight="1" ht="80">
       <c r="A64" s="13" t="s">
-        <v>102</v>
+        <v>21</v>
       </c>
       <c r="B64" s="6"/>
       <c r="C64" s="16" t="s">
-        <v>103</v>
+        <v>22</v>
       </c>
       <c r="D64" s="6" t="s">
-        <v>104</v>
+        <v>23</v>
       </c>
       <c r="E64" s="9">
-        <v>2450.0</v>
+        <v>1620.0</v>
       </c>
       <c r="F64" s="6"/>
       <c r="G64" s="9">
         <f>E64*F64</f>
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:7" customHeight="1" ht="80">
       <c r="A65" s="13" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="B65" s="6"/>
       <c r="C65" s="16" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="D65" s="6" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="E65" s="9">
-        <v>1620.0</v>
+        <v>1849.0</v>
       </c>
       <c r="F65" s="6"/>
       <c r="G65" s="9">
         <f>E65*F65</f>
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:7" customHeight="1" ht="80">
       <c r="A66" s="13" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="B66" s="6"/>
       <c r="C66" s="16" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D66" s="6" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="E66" s="9">
-        <v>1849.0</v>
+        <v>1980.0</v>
       </c>
       <c r="F66" s="6"/>
       <c r="G66" s="9">
         <f>E66*F66</f>
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:7" customHeight="1" ht="80">
       <c r="A67" s="13" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="B67" s="6"/>
       <c r="C67" s="16" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="D67" s="6" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="E67" s="9">
         <v>1980.0</v>
       </c>
       <c r="F67" s="6"/>
       <c r="G67" s="9">
         <f>E67*F67</f>
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:7" customHeight="1" ht="80">
       <c r="A68" s="13" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="B68" s="6"/>
       <c r="C68" s="16" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="D68" s="6" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="E68" s="9">
-        <v>1980.0</v>
+        <v>583.0</v>
       </c>
       <c r="F68" s="6"/>
       <c r="G68" s="9">
         <f>E68*F68</f>
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:7" customHeight="1" ht="80">
       <c r="A69" s="13" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="B69" s="6"/>
       <c r="C69" s="16" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D69" s="6" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="E69" s="9">
-        <v>583.0</v>
+        <v>636.0</v>
       </c>
       <c r="F69" s="6"/>
       <c r="G69" s="9">
         <f>E69*F69</f>
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:7" customHeight="1" ht="80">
       <c r="A70" s="13" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="B70" s="6"/>
       <c r="C70" s="16" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="D70" s="6" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="E70" s="9">
-        <v>636.0</v>
+        <v>583.0</v>
       </c>
       <c r="F70" s="6"/>
       <c r="G70" s="9">
         <f>E70*F70</f>
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:7" customHeight="1" ht="80">
       <c r="A71" s="13" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="B71" s="6"/>
       <c r="C71" s="16" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="D71" s="6" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="E71" s="9">
-        <v>583.0</v>
+        <v>2050.0</v>
       </c>
       <c r="F71" s="6"/>
       <c r="G71" s="9">
         <f>E71*F71</f>
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:7" customHeight="1" ht="80">
       <c r="A72" s="13" t="s">
-        <v>45</v>
+        <v>87</v>
       </c>
       <c r="B72" s="6"/>
       <c r="C72" s="16" t="s">
-        <v>46</v>
+        <v>88</v>
       </c>
       <c r="D72" s="6" t="s">
-        <v>47</v>
+        <v>89</v>
       </c>
       <c r="E72" s="9">
-        <v>2050.0</v>
+        <v>2100.0</v>
       </c>
       <c r="F72" s="6"/>
       <c r="G72" s="9">
         <f>E72*F72</f>
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:7" customHeight="1" ht="80">
       <c r="A73" s="13" t="s">
-        <v>90</v>
+        <v>48</v>
       </c>
       <c r="B73" s="6"/>
       <c r="C73" s="16" t="s">
-        <v>91</v>
+        <v>49</v>
       </c>
       <c r="D73" s="6" t="s">
-        <v>92</v>
+        <v>50</v>
       </c>
       <c r="E73" s="9">
-        <v>2100.0</v>
+        <v>2050.0</v>
       </c>
       <c r="F73" s="6"/>
       <c r="G73" s="9">
         <f>E73*F73</f>
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:7" customHeight="1" ht="80">
       <c r="A74" s="13" t="s">
-        <v>48</v>
+        <v>33</v>
       </c>
       <c r="B74" s="6"/>
       <c r="C74" s="16" t="s">
-        <v>49</v>
+        <v>34</v>
       </c>
       <c r="D74" s="6" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="E74" s="9">
-        <v>2050.0</v>
+        <v>2226.0</v>
       </c>
       <c r="F74" s="6"/>
       <c r="G74" s="9">
         <f>E74*F74</f>
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:7" customHeight="1" ht="80">
       <c r="A75" s="13" t="s">
-        <v>33</v>
+        <v>126</v>
       </c>
       <c r="B75" s="6"/>
       <c r="C75" s="16" t="s">
-        <v>34</v>
+        <v>127</v>
       </c>
       <c r="D75" s="6" t="s">
-        <v>35</v>
+        <v>128</v>
       </c>
       <c r="E75" s="9">
-        <v>2226.0</v>
+        <v>2067.0</v>
       </c>
       <c r="F75" s="6"/>
       <c r="G75" s="9">
         <f>E75*F75</f>
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:7" customHeight="1" ht="80">
       <c r="A76" s="13" t="s">
         <v>129</v>
       </c>
       <c r="B76" s="6"/>
       <c r="C76" s="16" t="s">
         <v>130</v>
       </c>
       <c r="D76" s="6" t="s">
         <v>131</v>
       </c>
       <c r="E76" s="9">
         <v>2067.0</v>
       </c>
       <c r="F76" s="6"/>
       <c r="G76" s="9">
         <f>E76*F76</f>
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:7" customHeight="1" ht="80">
       <c r="A77" s="13" t="s">
         <v>132</v>
       </c>
       <c r="B77" s="6"/>
       <c r="C77" s="16" t="s">
         <v>133</v>
       </c>
       <c r="D77" s="6" t="s">
         <v>134</v>
       </c>
       <c r="E77" s="9">
-        <v>2067.0</v>
+        <v>2320.0</v>
       </c>
       <c r="F77" s="6"/>
       <c r="G77" s="9">
         <f>E77*F77</f>
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:7" customHeight="1" ht="80">
       <c r="A78" s="13" t="s">
         <v>135</v>
       </c>
       <c r="B78" s="6"/>
       <c r="C78" s="16" t="s">
         <v>136</v>
       </c>
       <c r="D78" s="6" t="s">
         <v>137</v>
       </c>
       <c r="E78" s="9">
         <v>2320.0</v>
       </c>
       <c r="F78" s="6"/>
       <c r="G78" s="9">
         <f>E78*F78</f>
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:7" customHeight="1" ht="80">
       <c r="A79" s="13" t="s">
-        <v>138</v>
+        <v>102</v>
       </c>
       <c r="B79" s="6"/>
       <c r="C79" s="16" t="s">
-        <v>139</v>
+        <v>103</v>
       </c>
       <c r="D79" s="6" t="s">
-        <v>140</v>
+        <v>104</v>
       </c>
       <c r="E79" s="9">
-        <v>2320.0</v>
+        <v>3286.0</v>
       </c>
       <c r="F79" s="6"/>
       <c r="G79" s="9">
         <f>E79*F79</f>
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:7" customHeight="1" ht="80">
       <c r="A80" s="13" t="s">
-        <v>105</v>
+        <v>18</v>
       </c>
       <c r="B80" s="6"/>
       <c r="C80" s="16" t="s">
-        <v>106</v>
+        <v>19</v>
       </c>
       <c r="D80" s="6" t="s">
-        <v>107</v>
+        <v>20</v>
       </c>
       <c r="E80" s="9">
-        <v>3286.0</v>
+        <v>1820.0</v>
       </c>
       <c r="F80" s="6"/>
       <c r="G80" s="9">
         <f>E80*F80</f>
         <v>0</v>
       </c>
     </row>
-    <row r="81" spans="1:7" customHeight="1" ht="80">
-[...36 lines deleted...]
-        <v>0</v>
+    <row r="81" spans="1:7">
+      <c r="A81" s="11" t="s">
+        <v>142</v>
+      </c>
+      <c r="C81" s="14"/>
+      <c r="E81" s="7"/>
+      <c r="G81" s="7"/>
+    </row>
+    <row r="82" spans="1:7">
+      <c r="A82" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B82" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C82" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D82" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E82" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F82" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G82" s="8" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="83" spans="1:7">
-      <c r="A83" s="11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A83" s="12"/>
       <c r="C83" s="14"/>
       <c r="E83" s="7"/>
       <c r="G83" s="7"/>
     </row>
-    <row r="84" spans="1:7">
-[...26 lines deleted...]
-      <c r="G85" s="7"/>
+    <row r="84" spans="1:7" customHeight="1" ht="80">
+      <c r="A84" s="13" t="s">
+        <v>143</v>
+      </c>
+      <c r="B84" s="6"/>
+      <c r="C84" s="16" t="s">
+        <v>144</v>
+      </c>
+      <c r="D84" s="6" t="s">
+        <v>145</v>
+      </c>
+      <c r="E84" s="9">
+        <v>6678.0</v>
+      </c>
+      <c r="F84" s="6"/>
+      <c r="G84" s="9">
+        <f>E84*F84</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7" customHeight="1" ht="80">
+      <c r="A85" s="13" t="s">
+        <v>146</v>
+      </c>
+      <c r="B85" s="6"/>
+      <c r="C85" s="16" t="s">
+        <v>147</v>
+      </c>
+      <c r="D85" s="6" t="s">
+        <v>148</v>
+      </c>
+      <c r="E85" s="9">
+        <v>7123.2</v>
+      </c>
+      <c r="F85" s="6"/>
+      <c r="G85" s="9">
+        <f>E85*F85</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="86" spans="1:7" customHeight="1" ht="80">
       <c r="A86" s="13" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B86" s="6"/>
       <c r="C86" s="16" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="D86" s="6" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="E86" s="9">
-        <v>6678.0</v>
+        <v>551.2</v>
       </c>
       <c r="F86" s="6"/>
       <c r="G86" s="9">
         <f>E86*F86</f>
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:7" customHeight="1" ht="80">
       <c r="A87" s="13" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B87" s="6"/>
       <c r="C87" s="16" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="D87" s="6" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E87" s="9">
         <v>7123.2</v>
       </c>
       <c r="F87" s="6"/>
       <c r="G87" s="9">
         <f>E87*F87</f>
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:7" customHeight="1" ht="80">
       <c r="A88" s="13" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="B88" s="6"/>
       <c r="C88" s="16" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="D88" s="6" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E88" s="9">
-        <v>551.2</v>
+        <v>6678.0</v>
       </c>
       <c r="F88" s="6"/>
       <c r="G88" s="9">
         <f>E88*F88</f>
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:7" customHeight="1" ht="80">
       <c r="A89" s="13" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B89" s="6"/>
       <c r="C89" s="16" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="D89" s="6" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E89" s="9">
-        <v>7123.2</v>
+        <v>6678.0</v>
       </c>
       <c r="F89" s="6"/>
       <c r="G89" s="9">
         <f>E89*F89</f>
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:7" customHeight="1" ht="80">
       <c r="A90" s="13" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="B90" s="6"/>
       <c r="C90" s="16" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="D90" s="6" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="E90" s="9">
         <v>6678.0</v>
       </c>
       <c r="F90" s="6"/>
       <c r="G90" s="9">
         <f>E90*F90</f>
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:7" customHeight="1" ht="80">
       <c r="A91" s="13" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="B91" s="6"/>
       <c r="C91" s="16" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="D91" s="6" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="E91" s="9">
         <v>6678.0</v>
       </c>
       <c r="F91" s="6"/>
       <c r="G91" s="9">
         <f>E91*F91</f>
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:7" customHeight="1" ht="80">
       <c r="A92" s="13" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="B92" s="6"/>
       <c r="C92" s="16" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="D92" s="6" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="E92" s="9">
         <v>6678.0</v>
       </c>
       <c r="F92" s="6"/>
       <c r="G92" s="9">
         <f>E92*F92</f>
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:7" customHeight="1" ht="80">
       <c r="A93" s="13" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B93" s="6"/>
       <c r="C93" s="16" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="D93" s="6" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="E93" s="9">
         <v>6678.0</v>
       </c>
       <c r="F93" s="6"/>
       <c r="G93" s="9">
         <f>E93*F93</f>
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:7" customHeight="1" ht="80">
       <c r="A94" s="13" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="B94" s="6"/>
       <c r="C94" s="16" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="D94" s="6" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="E94" s="9">
         <v>6678.0</v>
       </c>
       <c r="F94" s="6"/>
       <c r="G94" s="9">
         <f>E94*F94</f>
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:7" customHeight="1" ht="80">
       <c r="A95" s="13" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="B95" s="6"/>
       <c r="C95" s="16" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="D95" s="6" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="E95" s="9">
         <v>6678.0</v>
       </c>
       <c r="F95" s="6"/>
       <c r="G95" s="9">
         <f>E95*F95</f>
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:7" customHeight="1" ht="80">
       <c r="A96" s="13" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="B96" s="6"/>
       <c r="C96" s="16" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="D96" s="6" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="E96" s="9">
         <v>6678.0</v>
       </c>
       <c r="F96" s="6"/>
       <c r="G96" s="9">
         <f>E96*F96</f>
         <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:7" customHeight="1" ht="80">
       <c r="A97" s="13" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="B97" s="6"/>
       <c r="C97" s="16" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="D97" s="6" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="E97" s="9">
         <v>6678.0</v>
       </c>
       <c r="F97" s="6"/>
       <c r="G97" s="9">
         <f>E97*F97</f>
         <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:7" customHeight="1" ht="80">
       <c r="A98" s="13" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="B98" s="6"/>
       <c r="C98" s="16" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="D98" s="6" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="E98" s="9">
         <v>6678.0</v>
       </c>
       <c r="F98" s="6"/>
       <c r="G98" s="9">
         <f>E98*F98</f>
         <v>0</v>
       </c>
     </row>
     <row r="99" spans="1:7" customHeight="1" ht="80">
       <c r="A99" s="13" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="B99" s="6"/>
       <c r="C99" s="16" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="D99" s="6" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="E99" s="9">
-        <v>6678.0</v>
+        <v>779.1</v>
       </c>
       <c r="F99" s="6"/>
       <c r="G99" s="9">
         <f>E99*F99</f>
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:7" customHeight="1" ht="80">
       <c r="A100" s="13" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="B100" s="6"/>
       <c r="C100" s="16" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="D100" s="6" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="E100" s="9">
-        <v>6678.0</v>
+        <v>779.1</v>
       </c>
       <c r="F100" s="6"/>
       <c r="G100" s="9">
         <f>E100*F100</f>
         <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:7" customHeight="1" ht="80">
       <c r="A101" s="13" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="B101" s="6"/>
       <c r="C101" s="16" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="D101" s="6" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="E101" s="9">
         <v>779.1</v>
       </c>
       <c r="F101" s="6"/>
       <c r="G101" s="9">
         <f>E101*F101</f>
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:7" customHeight="1" ht="80">
       <c r="A102" s="13" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="B102" s="6"/>
       <c r="C102" s="16" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="D102" s="6" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="E102" s="9">
         <v>779.1</v>
       </c>
       <c r="F102" s="6"/>
       <c r="G102" s="9">
         <f>E102*F102</f>
         <v>0</v>
       </c>
     </row>
-    <row r="103" spans="1:7" customHeight="1" ht="80">
-[...20 lines deleted...]
-      <c r="A104" s="13" t="s">
+    <row r="103" spans="1:7">
+      <c r="A103" s="11" t="s">
         <v>200</v>
       </c>
-      <c r="B104" s="6"/>
-[...12 lines deleted...]
-        <v>0</v>
+      <c r="C103" s="14"/>
+      <c r="E103" s="7"/>
+      <c r="G103" s="7"/>
+    </row>
+    <row r="104" spans="1:7">
+      <c r="A104" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B104" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C104" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D104" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E104" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F104" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G104" s="8" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="105" spans="1:7">
-      <c r="A105" s="11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A105" s="12"/>
       <c r="C105" s="14"/>
       <c r="E105" s="7"/>
       <c r="G105" s="7"/>
     </row>
-    <row r="106" spans="1:7">
-      <c r="A106" s="2" t="s">
+    <row r="106" spans="1:7" customHeight="1" ht="80">
+      <c r="A106" s="13" t="s">
+        <v>201</v>
+      </c>
+      <c r="B106" s="6"/>
+      <c r="C106" s="16" t="s">
+        <v>202</v>
+      </c>
+      <c r="D106" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="E106" s="9">
+        <v>731.4</v>
+      </c>
+      <c r="F106" s="6"/>
+      <c r="G106" s="9">
+        <f>E106*F106</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="107" spans="1:7" customHeight="1" ht="80">
+      <c r="A107" s="13" t="s">
+        <v>204</v>
+      </c>
+      <c r="B107" s="6"/>
+      <c r="C107" s="16" t="s">
+        <v>205</v>
+      </c>
+      <c r="D107" s="6" t="s">
+        <v>206</v>
+      </c>
+      <c r="E107" s="9">
+        <v>731.4</v>
+      </c>
+      <c r="F107" s="6"/>
+      <c r="G107" s="9">
+        <f>E107*F107</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="108" spans="1:7">
+      <c r="A108" s="11" t="s">
+        <v>207</v>
+      </c>
+      <c r="C108" s="14"/>
+      <c r="E108" s="7"/>
+      <c r="G108" s="7"/>
+    </row>
+    <row r="109" spans="1:7">
+      <c r="A109" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B106" s="3" t="s">
+      <c r="B109" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="C106" s="15" t="s">
+      <c r="C109" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="D106" s="4" t="s">
+      <c r="D109" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="E106" s="10" t="s">
+      <c r="E109" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="F106" s="4" t="s">
+      <c r="F109" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="G106" s="8" t="s">
+      <c r="G109" s="8" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="107" spans="1:7">
-[...44 lines deleted...]
-    </row>
     <row r="110" spans="1:7">
-      <c r="A110" s="11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A110" s="12"/>
       <c r="C110" s="14"/>
       <c r="E110" s="7"/>
       <c r="G110" s="7"/>
     </row>
-    <row r="111" spans="1:7">
-      <c r="A111" s="2" t="s">
+    <row r="111" spans="1:7" customHeight="1" ht="80">
+      <c r="A111" s="13" t="s">
+        <v>208</v>
+      </c>
+      <c r="B111" s="6"/>
+      <c r="C111" s="16" t="s">
+        <v>209</v>
+      </c>
+      <c r="D111" s="6" t="s">
+        <v>210</v>
+      </c>
+      <c r="E111" s="9">
+        <v>2014.0</v>
+      </c>
+      <c r="F111" s="6"/>
+      <c r="G111" s="9">
+        <f>E111*F111</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="112" spans="1:7" customHeight="1" ht="80">
+      <c r="A112" s="13" t="s">
+        <v>211</v>
+      </c>
+      <c r="B112" s="6"/>
+      <c r="C112" s="16" t="s">
+        <v>212</v>
+      </c>
+      <c r="D112" s="6" t="s">
+        <v>213</v>
+      </c>
+      <c r="E112" s="9">
+        <v>2014.0</v>
+      </c>
+      <c r="F112" s="6"/>
+      <c r="G112" s="9">
+        <f>E112*F112</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="113" spans="1:7">
+      <c r="A113" s="11" t="s">
+        <v>214</v>
+      </c>
+      <c r="C113" s="14"/>
+      <c r="E113" s="7"/>
+      <c r="G113" s="7"/>
+    </row>
+    <row r="114" spans="1:7">
+      <c r="A114" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B111" s="3" t="s">
+      <c r="B114" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="C111" s="15" t="s">
+      <c r="C114" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="D111" s="4" t="s">
+      <c r="D114" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="E111" s="10" t="s">
+      <c r="E114" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="F111" s="4" t="s">
+      <c r="F114" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="G111" s="8" t="s">
+      <c r="G114" s="8" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="112" spans="1:7">
-[...44 lines deleted...]
-    </row>
     <row r="115" spans="1:7">
-      <c r="A115" s="11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A115" s="12"/>
       <c r="C115" s="14"/>
       <c r="E115" s="7"/>
       <c r="G115" s="7"/>
     </row>
-    <row r="116" spans="1:7">
-[...26 lines deleted...]
-      <c r="G117" s="7"/>
+    <row r="116" spans="1:7" customHeight="1" ht="80">
+      <c r="A116" s="13" t="s">
+        <v>146</v>
+      </c>
+      <c r="B116" s="6"/>
+      <c r="C116" s="16" t="s">
+        <v>147</v>
+      </c>
+      <c r="D116" s="6" t="s">
+        <v>148</v>
+      </c>
+      <c r="E116" s="9">
+        <v>7123.2</v>
+      </c>
+      <c r="F116" s="6"/>
+      <c r="G116" s="9">
+        <f>E116*F116</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="117" spans="1:7" customHeight="1" ht="80">
+      <c r="A117" s="13" t="s">
+        <v>149</v>
+      </c>
+      <c r="B117" s="6"/>
+      <c r="C117" s="16" t="s">
+        <v>150</v>
+      </c>
+      <c r="D117" s="6" t="s">
+        <v>151</v>
+      </c>
+      <c r="E117" s="9">
+        <v>551.2</v>
+      </c>
+      <c r="F117" s="6"/>
+      <c r="G117" s="9">
+        <f>E117*F117</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="118" spans="1:7" customHeight="1" ht="80">
       <c r="A118" s="13" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B118" s="6"/>
       <c r="C118" s="16" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="D118" s="6" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E118" s="9">
         <v>7123.2</v>
       </c>
       <c r="F118" s="6"/>
       <c r="G118" s="9">
         <f>E118*F118</f>
         <v>0</v>
       </c>
     </row>
-    <row r="119" spans="1:7" customHeight="1" ht="80">
-[...36 lines deleted...]
-        <v>0</v>
+    <row r="119" spans="1:7">
+      <c r="A119" s="11" t="s">
+        <v>215</v>
+      </c>
+      <c r="C119" s="14"/>
+      <c r="E119" s="7"/>
+      <c r="G119" s="7"/>
+    </row>
+    <row r="120" spans="1:7">
+      <c r="A120" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B120" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C120" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D120" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E120" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F120" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G120" s="8" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="121" spans="1:7">
-      <c r="A121" s="11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A121" s="12"/>
       <c r="C121" s="14"/>
       <c r="E121" s="7"/>
       <c r="G121" s="7"/>
     </row>
-    <row r="122" spans="1:7">
-[...19 lines deleted...]
-        <v>17</v>
+    <row r="122" spans="1:7" customHeight="1" ht="80">
+      <c r="A122" s="13" t="s">
+        <v>216</v>
+      </c>
+      <c r="B122" s="6"/>
+      <c r="C122" s="16" t="s">
+        <v>217</v>
+      </c>
+      <c r="D122" s="6" t="s">
+        <v>218</v>
+      </c>
+      <c r="E122" s="9">
+        <v>15370.0</v>
+      </c>
+      <c r="F122" s="6"/>
+      <c r="G122" s="9">
+        <f>E122*F122</f>
+        <v>0</v>
       </c>
     </row>
     <row r="123" spans="1:7">
-      <c r="A123" s="12"/>
-[...5 lines deleted...]
-      <c r="A124" s="13" t="s">
+      <c r="E123" t="s">
         <v>219</v>
       </c>
-      <c r="B124" s="6"/>
-[...24 lines deleted...]
-        <f>SUM(G12:G124)</f>
+      <c r="F123">
+        <f>SUM(F12:F122)</f>
+        <v>0</v>
+      </c>
+      <c r="G123">
+        <f>SUM(G12:G122)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="A12:G12"/>
     <mergeCell ref="A13:G13"/>
     <mergeCell ref="A15:G15"/>
-    <mergeCell ref="A58:G58"/>
-    <mergeCell ref="A60:G60"/>
+    <mergeCell ref="A57:G57"/>
+    <mergeCell ref="A59:G59"/>
+    <mergeCell ref="A81:G81"/>
     <mergeCell ref="A83:G83"/>
-    <mergeCell ref="A85:G85"/>
+    <mergeCell ref="A103:G103"/>
     <mergeCell ref="A105:G105"/>
-    <mergeCell ref="A107:G107"/>
+    <mergeCell ref="A108:G108"/>
     <mergeCell ref="A110:G110"/>
-    <mergeCell ref="A112:G112"/>
+    <mergeCell ref="A113:G113"/>
     <mergeCell ref="A115:G115"/>
-    <mergeCell ref="A117:G117"/>
+    <mergeCell ref="A119:G119"/>
     <mergeCell ref="A121:G121"/>
-    <mergeCell ref="A123:G123"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D31" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D32" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D33" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D34" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D35" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D36" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D37" r:id="rId_hyperlink_23"/>
     <hyperlink ref="D38" r:id="rId_hyperlink_24"/>
     <hyperlink ref="D39" r:id="rId_hyperlink_25"/>
     <hyperlink ref="D40" r:id="rId_hyperlink_26"/>
     <hyperlink ref="D41" r:id="rId_hyperlink_27"/>
     <hyperlink ref="D42" r:id="rId_hyperlink_28"/>
     <hyperlink ref="D43" r:id="rId_hyperlink_29"/>
     <hyperlink ref="D44" r:id="rId_hyperlink_30"/>
     <hyperlink ref="D45" r:id="rId_hyperlink_31"/>
     <hyperlink ref="D46" r:id="rId_hyperlink_32"/>
     <hyperlink ref="D47" r:id="rId_hyperlink_33"/>
     <hyperlink ref="D48" r:id="rId_hyperlink_34"/>
     <hyperlink ref="D49" r:id="rId_hyperlink_35"/>
     <hyperlink ref="D50" r:id="rId_hyperlink_36"/>
     <hyperlink ref="D51" r:id="rId_hyperlink_37"/>
     <hyperlink ref="D52" r:id="rId_hyperlink_38"/>
     <hyperlink ref="D53" r:id="rId_hyperlink_39"/>
     <hyperlink ref="D54" r:id="rId_hyperlink_40"/>
     <hyperlink ref="D55" r:id="rId_hyperlink_41"/>
     <hyperlink ref="D56" r:id="rId_hyperlink_42"/>
-    <hyperlink ref="D57" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="D60" r:id="rId_hyperlink_43"/>
     <hyperlink ref="D61" r:id="rId_hyperlink_44"/>
     <hyperlink ref="D62" r:id="rId_hyperlink_45"/>
     <hyperlink ref="D63" r:id="rId_hyperlink_46"/>
     <hyperlink ref="D64" r:id="rId_hyperlink_47"/>
     <hyperlink ref="D65" r:id="rId_hyperlink_48"/>
     <hyperlink ref="D66" r:id="rId_hyperlink_49"/>
     <hyperlink ref="D67" r:id="rId_hyperlink_50"/>
     <hyperlink ref="D68" r:id="rId_hyperlink_51"/>
     <hyperlink ref="D69" r:id="rId_hyperlink_52"/>
     <hyperlink ref="D70" r:id="rId_hyperlink_53"/>
     <hyperlink ref="D71" r:id="rId_hyperlink_54"/>
     <hyperlink ref="D72" r:id="rId_hyperlink_55"/>
     <hyperlink ref="D73" r:id="rId_hyperlink_56"/>
     <hyperlink ref="D74" r:id="rId_hyperlink_57"/>
     <hyperlink ref="D75" r:id="rId_hyperlink_58"/>
     <hyperlink ref="D76" r:id="rId_hyperlink_59"/>
     <hyperlink ref="D77" r:id="rId_hyperlink_60"/>
     <hyperlink ref="D78" r:id="rId_hyperlink_61"/>
     <hyperlink ref="D79" r:id="rId_hyperlink_62"/>
     <hyperlink ref="D80" r:id="rId_hyperlink_63"/>
-    <hyperlink ref="D81" r:id="rId_hyperlink_64"/>
-    <hyperlink ref="D82" r:id="rId_hyperlink_65"/>
+    <hyperlink ref="D84" r:id="rId_hyperlink_64"/>
+    <hyperlink ref="D85" r:id="rId_hyperlink_65"/>
     <hyperlink ref="D86" r:id="rId_hyperlink_66"/>
     <hyperlink ref="D87" r:id="rId_hyperlink_67"/>
     <hyperlink ref="D88" r:id="rId_hyperlink_68"/>
     <hyperlink ref="D89" r:id="rId_hyperlink_69"/>
     <hyperlink ref="D90" r:id="rId_hyperlink_70"/>
     <hyperlink ref="D91" r:id="rId_hyperlink_71"/>
     <hyperlink ref="D92" r:id="rId_hyperlink_72"/>
     <hyperlink ref="D93" r:id="rId_hyperlink_73"/>
     <hyperlink ref="D94" r:id="rId_hyperlink_74"/>
     <hyperlink ref="D95" r:id="rId_hyperlink_75"/>
     <hyperlink ref="D96" r:id="rId_hyperlink_76"/>
     <hyperlink ref="D97" r:id="rId_hyperlink_77"/>
     <hyperlink ref="D98" r:id="rId_hyperlink_78"/>
     <hyperlink ref="D99" r:id="rId_hyperlink_79"/>
     <hyperlink ref="D100" r:id="rId_hyperlink_80"/>
     <hyperlink ref="D101" r:id="rId_hyperlink_81"/>
     <hyperlink ref="D102" r:id="rId_hyperlink_82"/>
-    <hyperlink ref="D103" r:id="rId_hyperlink_83"/>
-[...4 lines deleted...]
-    <hyperlink ref="D114" r:id="rId_hyperlink_88"/>
+    <hyperlink ref="D106" r:id="rId_hyperlink_83"/>
+    <hyperlink ref="D107" r:id="rId_hyperlink_84"/>
+    <hyperlink ref="D111" r:id="rId_hyperlink_85"/>
+    <hyperlink ref="D112" r:id="rId_hyperlink_86"/>
+    <hyperlink ref="D116" r:id="rId_hyperlink_87"/>
+    <hyperlink ref="D117" r:id="rId_hyperlink_88"/>
     <hyperlink ref="D118" r:id="rId_hyperlink_89"/>
-    <hyperlink ref="D119" r:id="rId_hyperlink_90"/>
-[...1 lines deleted...]
-    <hyperlink ref="D124" r:id="rId_hyperlink_92"/>
+    <hyperlink ref="D122" r:id="rId_hyperlink_90"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>