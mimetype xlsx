--- v1 (2026-08-02)
+++ v2 (2026-10-22)
@@ -16,77 +16,77 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="220">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="214">
   <si>
     <t>Прайс-лист интернет-магазина KofeMart.ru</t>
   </si>
   <si>
     <t>https://kemerovo.kofemart.ru/</t>
   </si>
   <si>
     <t>Для заказа позиций из прайс-листа:</t>
   </si>
   <si>
     <t>- звоните 8 (804) 5551040 (бесплатно), + 7(343) 382-4035</t>
   </si>
   <si>
     <t>- WhatsApp: +7 (9221) 637-703</t>
   </si>
   <si>
     <t>- Почта: ekb@kofemart.ru , ural@kofemart.ru , ekat@kofemart.ru</t>
   </si>
   <si>
     <t>- Пройдите по ссылке в прайс-листе, сделайте заказ в интернет-магазине KofeMart.ru</t>
   </si>
   <si>
     <t>- Поставьте количество товара в колонке «Ваш заказ», сохраните файл и пришлите его нам на почту</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-08-03 01:17:27</t>
+    <t>Актуальность прайса на: 2026-10-22 19:06:36</t>
   </si>
   <si>
     <t>Кофе</t>
   </si>
   <si>
     <t>Кофе в зернах</t>
   </si>
   <si>
     <t>Идентификатор товара</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Подробное описание / заказ товара в интернет-магазине</t>
   </si>
   <si>
     <t>Цена (руб.) ()</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
@@ -288,84 +288,66 @@
   <si>
     <t>Кофе в зернах Goriziana Extra Gold (1 кг)</t>
   </si>
   <si>
     <t>https://kemerovo.kofemart.ru/product/kofe-v-zernah-goriziana-extra-gold-1-kg/</t>
   </si>
   <si>
     <t>6427</t>
   </si>
   <si>
     <t>Кофе в зернах Goriziana Black Selection (1 кг)</t>
   </si>
   <si>
     <t>https://kemerovo.kofemart.ru/product/kofe-v-zernah-goriziana-black-selection-1-kg/</t>
   </si>
   <si>
     <t>118731</t>
   </si>
   <si>
     <t>Кофе в зернах Ботаника Эфиопия Оромия (1 кг)</t>
   </si>
   <si>
     <t>https://kemerovo.kofemart.ru/product/kofe-v-zernakh-botanika-efiopiya-oromiya-1-kg/</t>
   </si>
   <si>
-    <t>130258</t>
-[...7 lines deleted...]
-  <si>
     <t>130259</t>
   </si>
   <si>
     <t>Кофе в зернах Ботаника Бразилия Суль-де-Минас (1 кг)</t>
   </si>
   <si>
     <t>https://kemerovo.kofemart.ru/product/kofe-v-zernakh-botanika-braziliya-sul-de-minas-1-kg/</t>
   </si>
   <si>
     <t>130260</t>
   </si>
   <si>
     <t>Кофе в зернах Ботаника Бленд Лацио (1 кг)</t>
   </si>
   <si>
     <t>https://kemerovo.kofemart.ru/product/kofe-v-zernakh-botanika-blend-latsio-1-kg/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://kemerovo.kofemart.ru/product/kofe-v-zernakh-botanika-peru-monte-verde-1-kg/</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
     <t>Свежеобжаренный кофе в зернах "Марагоджип Никарагуа" (1 кг)</t>
   </si>
   <si>
     <t>https://kemerovo.kofemart.ru/product/svezheobzharennyj-kofe-v-zernah-maragodzhip-nikaragua-1-kg/</t>
   </si>
   <si>
     <t>6429</t>
   </si>
   <si>
     <t>Кофе в зернах Verle Caffe Colazione a Sorrento (1 кг)</t>
   </si>
   <si>
     <t>https://kemerovo.kofemart.ru/product/kofe-v-zernah-verle-caffe-colazione-a-sorrento-1-kg/</t>
   </si>
   <si>
     <t>6430</t>
   </si>
   <si>
     <t>Кофе в зернах Verle Caffe Giornata a Verona (1 кг)</t>
   </si>
@@ -826,51 +808,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136495.96x961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127702.96x962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127698.96x963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127699.96x964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127697.96x965.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127701.96x966.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130152.96x967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130154.96x968.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130156.96x969.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130144.96x9610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130145.96x9611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11974.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130213.96x9613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130214.96x9614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130215.96x9615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4715.96x9616.JPG"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4716.96x9617.JPG"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718.96x9618.JPG"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717.96x9619.JPG"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5959.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130146.96x9624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136483.96x9625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136485.96x9626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136492.96x9627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136494.96x9628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16444.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16445.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16446.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16442.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11069.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11138.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11140.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11169.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11973.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11171.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136483.96x9642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136485.96x9643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136492.96x9644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136494.96x9645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127702.96x9646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127697.96x9647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127699.96x9648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127698.96x9649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130154.96x9650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130156.96x9651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130152.96x9652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130144.96x9653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130146.96x9654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130145.96x9655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127701.96x9656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11138.96x9657.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11140.96x9658.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11169.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11973.96x9660.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136495.96x9662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13952.96x9664.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975.96x9665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13954.96x9666.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554.96x9667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556.96x9668.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557.96x9669.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13946.96x9670.jpeg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13947.96x9671.jpeg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13948.96x9672.jpeg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13949.96x9673.jpeg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13950.96x9674.jpeg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13951.96x9675.jpeg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13955.96x9676.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441.96x9677.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5972.96x9678.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5973.96x9679.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974.96x9680.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976.96x9681.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135900.96x9682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135934.96x9683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452.96x9684.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453.96x9685.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13952.96x9686.jpeg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975.96x9687.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13954.96x9688.jpeg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1924.96x9689.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136495.96x961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127702.96x962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127698.96x963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127699.96x964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127697.96x965.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127701.96x966.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130152.96x967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130154.96x968.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130156.96x969.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130144.96x9610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130145.96x9611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11974.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130213.96x9613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130214.96x9614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130215.96x9615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4715.96x9616.JPG"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4716.96x9617.JPG"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718.96x9618.JPG"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717.96x9619.JPG"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5959.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130146.96x9624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136485.96x9625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136510.96x9626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16444.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16445.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16446.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16442.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11069.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11138.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11140.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11169.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11973.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11171.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136485.96x9640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136510.96x9641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127702.96x9642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127697.96x9643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127699.96x9644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127698.96x9645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130154.96x9646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130156.96x9647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130152.96x9648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130144.96x9649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130146.96x9650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130145.96x9651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127701.96x9652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11138.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11140.96x9654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11169.96x9655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11973.96x9656.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455.96x9657.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136495.96x9658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13952.96x9660.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13954.96x9662.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556.96x9664.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557.96x9665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13946.96x9666.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13947.96x9667.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13948.96x9668.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13949.96x9669.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13950.96x9670.jpeg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13951.96x9671.jpeg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13955.96x9672.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441.96x9673.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5972.96x9674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5973.96x9675.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974.96x9676.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976.96x9677.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135900.96x9678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135934.96x9679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452.96x9680.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453.96x9681.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13952.96x9682.jpeg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975.96x9683.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13954.96x9684.jpeg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1924.96x9685.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2005,81 +1987,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="39" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>54</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>55</xdr:row>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2575,141 +2557,141 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>76</xdr:row>
+      <xdr:row>79</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>77</xdr:row>
+      <xdr:row>80</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="60" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>78</xdr:row>
+      <xdr:row>81</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="61" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>79</xdr:row>
+      <xdr:row>82</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="62" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -3145,393 +3127,273 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="77" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="79" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="81" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>111</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="82" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>106</xdr:row>
+      <xdr:row>112</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="83" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>110</xdr:row>
+      <xdr:row>113</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="84" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>111</xdr:row>
+      <xdr:row>117</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="85" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3790,59 +3652,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-nude-7030-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-nude-vending-blend-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-nude-brazilia-dark-arabica-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-nude-brazilia-santos-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-nude-8020-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-nude-ethiopia-typica-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-botanika-blend-veri-veri-svit-02-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-botanika-blend-bodi-sheyp-02-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-botanika-efiopiya-oromiya-02-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-botanika-blend-veri-veri-svit-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-botanika-blend-bodi-sheyp-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernah-lavazza-crema-e-aroma-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernah-molinari-5-zvezd-3-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernah-molinari-5-zvezd-100-arabika-3-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-molinari-cinque-stelle-bio-3kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernah-rosa-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernah-molinari-5-zvezd-oro-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernah-molinari-rosso-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernah-molinari-gourmet-100-arabica-1-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernah-goriziana-aroma-classico-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernah-goriziana-aroma-piu-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernah-goriziana-extra-gold-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernah-goriziana-black-selection-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-botanika-efiopiya-oromiya-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-botanika-gonduras-tukan-verde-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-botanika-braziliya-sul-de-minas-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-botanika-blend-latsio-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-botanika-peru-monte-verde-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/svezheobzharennyj-kofe-v-zernah-maragodzhip-nikaragua-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernah-verle-caffe-colazione-a-sorrento-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernah-verle-caffe-giornata-a-verona-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernah-verle-caffe-notte-a-portofino-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernah-verle-caffe-vacanza-alle-cinque-terre-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernah-pellini-top-arabica-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/proizvolnaja-summa-dlja-oplaty/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-illy-zernovoy-sredney-obzharki-3kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-bittersweet-braziliya-mozhiana-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-bittersweet-braziliya-santos-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-bittersweet-espresso-smes-1-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-bittersweet-espresso-smes-2-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-lavazza-bourbon-intenso-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-botanika-gonduras-tukan-verde-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-botanika-braziliya-sul-de-minas-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-botanika-blend-latsio-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-botanika-peru-monte-verde-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-nude-vending-blend-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-nude-8020-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-nude-brazilia-santos-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-nude-brazilia-dark-arabica-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-botanika-blend-bodi-sheyp-02-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-botanika-efiopiya-oromiya-02-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-botanika-blend-veri-veri-svit-02-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-botanika-blend-veri-veri-svit-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-botanika-efiopiya-oromiya-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-botanika-blend-bodi-sheyp-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-nude-ethiopia-typica-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-bittersweet-braziliya-mozhiana-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-bittersweet-braziliya-santos-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-bittersweet-espresso-smes-1-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-bittersweet-espresso-smes-2-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/svezheobzharennyj-kofe-v-zernah-maragodzhip-nikaragua-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-nude-7030-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulah-lavazza-aroma-point-upakovka-100-kapsul-po-10-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulah-lavazza-decaffeinato-upakovka-100-kapsul-po-/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulah-molinari-decaffeinato-10-kapsul-po-5-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulakh-lavazza-decaffeinato-soave-upakovka-100-kapsul-po-8-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulah-lavazza-aroma-club-upakovka-100-kapsul-po-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulah-lavazza-crema-aroma-upakovka-100-kapsul-po-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulah-lavazza-dek-upakovka-100-kapsul-po-10-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulah-lavazza-dolce-upakovka-100-kapsul-po-9-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulah-lavazza-intenso-upakovka-100-kapsul-po-8-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulakh-lavazza-caffe-crema-lungo-upakovka-100-kapsul-po-8-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulah-lavazza-ricco-upakovka-100-kapsul-po-8-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulakh-lavazza-delicato-lungo-upakovka-100-kapsul-po-8-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulakh-lavazza-amabile-lungo-upakovka-100-kapsul-po-8-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulah-lavazza-tierra-upakovka-100-kapsul-po-8-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulah-lavazza-supremo-upakovka-100-kapsul-po-8-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulah-molinari-100-arabica-10-kapsul-po-5-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulah-molinari-qualita-oro-10-kapsul-po-5-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulah-molinari-qualita-rosso-10-kapsul-po-5-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulah-molinari-caffe-biologico-10-kapsul-po-5-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/nabor-dripov-botanika-efiopiya-sidamo-8-sht-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/nabor-dripov-botanika-burundi-gakhakhe-8-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/aromatizirovannyj-kofe-v-zernah-belliz-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/aromatizirovannyj-kofe-v-zernah-irlandskij-krem-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulah-lavazza-decaffeinato-upakovka-100-kapsul-po-/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulah-molinari-decaffeinato-10-kapsul-po-5-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulakh-lavazza-decaffeinato-soave-upakovka-100-kapsul-po-8-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-porcionnyj-sublimirovannyj-2g-mr-brown-v-korobke-1000sh/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-nude-7030-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-nude-vending-blend-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-nude-brazilia-dark-arabica-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-nude-brazilia-santos-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-nude-8020-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-nude-ethiopia-typica-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-botanika-blend-veri-veri-svit-02-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-botanika-blend-bodi-sheyp-02-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-botanika-efiopiya-oromiya-02-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-botanika-blend-veri-veri-svit-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-botanika-blend-bodi-sheyp-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernah-lavazza-crema-e-aroma-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernah-molinari-5-zvezd-3-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernah-molinari-5-zvezd-100-arabika-3-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-molinari-cinque-stelle-bio-3kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernah-rosa-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernah-molinari-5-zvezd-oro-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernah-molinari-rosso-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernah-molinari-gourmet-100-arabica-1-kg-/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernah-goriziana-aroma-classico-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernah-goriziana-aroma-piu-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernah-goriziana-extra-gold-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernah-goriziana-black-selection-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-botanika-efiopiya-oromiya-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-botanika-braziliya-sul-de-minas-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-botanika-blend-latsio-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/svezheobzharennyj-kofe-v-zernah-maragodzhip-nikaragua-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernah-verle-caffe-colazione-a-sorrento-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernah-verle-caffe-giornata-a-verona-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernah-verle-caffe-notte-a-portofino-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernah-verle-caffe-vacanza-alle-cinque-terre-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernah-pellini-top-arabica-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/proizvolnaja-summa-dlja-oplaty/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-illy-zernovoy-sredney-obzharki-3kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-bittersweet-braziliya-mozhiana-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-bittersweet-braziliya-santos-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-bittersweet-espresso-smes-1-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-bittersweet-espresso-smes-2-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-lavazza-bourbon-intenso-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-botanika-braziliya-sul-de-minas-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-botanika-blend-latsio-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-nude-vending-blend-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-nude-8020-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-nude-brazilia-santos-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-nude-brazilia-dark-arabica-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-botanika-blend-bodi-sheyp-02-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-botanika-efiopiya-oromiya-02-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-botanika-blend-veri-veri-svit-02-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-botanika-blend-veri-veri-svit-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-botanika-efiopiya-oromiya-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-botanika-blend-bodi-sheyp-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-nude-ethiopia-typica-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-bittersweet-braziliya-mozhiana-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-bittersweet-braziliya-santos-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-bittersweet-espresso-smes-1-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-bittersweet-espresso-smes-2-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/svezheobzharennyj-kofe-v-zernah-maragodzhip-nikaragua-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-zernakh-nude-7030-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulah-lavazza-aroma-point-upakovka-100-kapsul-po-10-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulah-lavazza-decaffeinato-upakovka-100-kapsul-po-/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulah-molinari-decaffeinato-10-kapsul-po-5-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulakh-lavazza-decaffeinato-soave-upakovka-100-kapsul-po-8-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulah-lavazza-aroma-club-upakovka-100-kapsul-po-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulah-lavazza-crema-aroma-upakovka-100-kapsul-po-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulah-lavazza-dek-upakovka-100-kapsul-po-10-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulah-lavazza-dolce-upakovka-100-kapsul-po-9-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulah-lavazza-intenso-upakovka-100-kapsul-po-8-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulakh-lavazza-caffe-crema-lungo-upakovka-100-kapsul-po-8-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulah-lavazza-ricco-upakovka-100-kapsul-po-8-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulakh-lavazza-delicato-lungo-upakovka-100-kapsul-po-8-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulakh-lavazza-amabile-lungo-upakovka-100-kapsul-po-8-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulah-lavazza-tierra-upakovka-100-kapsul-po-8-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulah-lavazza-supremo-upakovka-100-kapsul-po-8-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulah-molinari-100-arabica-10-kapsul-po-5-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulah-molinari-qualita-oro-10-kapsul-po-5-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulah-molinari-qualita-rosso-10-kapsul-po-5-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulah-molinari-caffe-biologico-10-kapsul-po-5-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/nabor-dripov-botanika-efiopiya-sidamo-8-sht-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/nabor-dripov-botanika-burundi-gakhakhe-8-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/aromatizirovannyj-kofe-v-zernah-belliz-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/aromatizirovannyj-kofe-v-zernah-irlandskij-krem-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulah-lavazza-decaffeinato-upakovka-100-kapsul-po-/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulah-molinari-decaffeinato-10-kapsul-po-5-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-v-kapsulakh-lavazza-decaffeinato-soave-upakovka-100-kapsul-po-8-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kemerovo.kofemart.ru/product/kofe-porcionnyj-sublimirovannyj-2g-mr-brown-v-korobke-1000sh/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G123"/>
+  <dimension ref="A1:G119"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="B2" t="s">
         <v>1</v>
@@ -4099,91 +3961,91 @@
       </c>
       <c r="D24" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E24" s="9">
         <v>636.0</v>
       </c>
       <c r="F24" s="6"/>
       <c r="G24" s="9">
         <f>E24*F24</f>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:7" customHeight="1" ht="80">
       <c r="A25" s="13" t="s">
         <v>45</v>
       </c>
       <c r="B25" s="6"/>
       <c r="C25" s="16" t="s">
         <v>46</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>47</v>
       </c>
       <c r="E25" s="9">
-        <v>2050.0</v>
+        <v>2150.0</v>
       </c>
       <c r="F25" s="6"/>
       <c r="G25" s="9">
         <f>E25*F25</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:7" customHeight="1" ht="80">
       <c r="A26" s="13" t="s">
         <v>48</v>
       </c>
       <c r="B26" s="6"/>
       <c r="C26" s="16" t="s">
         <v>49</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E26" s="9">
-        <v>2050.0</v>
+        <v>2150.0</v>
       </c>
       <c r="F26" s="6"/>
       <c r="G26" s="9">
         <f>E26*F26</f>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:7" customHeight="1" ht="80">
       <c r="A27" s="13" t="s">
         <v>51</v>
       </c>
       <c r="B27" s="6"/>
       <c r="C27" s="16" t="s">
         <v>52</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>53</v>
       </c>
       <c r="E27" s="9">
-        <v>2650.0</v>
+        <v>2850.0</v>
       </c>
       <c r="F27" s="6"/>
       <c r="G27" s="9">
         <f>E27*F27</f>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:7" customHeight="1" ht="80">
       <c r="A28" s="13" t="s">
         <v>54</v>
       </c>
       <c r="B28" s="6"/>
       <c r="C28" s="16" t="s">
         <v>55</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>56</v>
       </c>
       <c r="E28" s="9">
         <v>15136.8</v>
       </c>
       <c r="F28" s="6"/>
       <c r="G28" s="9">
         <f>E28*F28</f>
         <v>0</v>
@@ -4399,1690 +4261,1606 @@
       </c>
       <c r="D39" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E39" s="9">
         <v>2100.0</v>
       </c>
       <c r="F39" s="6"/>
       <c r="G39" s="9">
         <f>E39*F39</f>
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:7" customHeight="1" ht="80">
       <c r="A40" s="13" t="s">
         <v>90</v>
       </c>
       <c r="B40" s="6"/>
       <c r="C40" s="16" t="s">
         <v>91</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>92</v>
       </c>
       <c r="E40" s="9">
-        <v>2450.0</v>
+        <v>2050.0</v>
       </c>
       <c r="F40" s="6"/>
       <c r="G40" s="9">
         <f>E40*F40</f>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:7" customHeight="1" ht="80">
       <c r="A41" s="13" t="s">
         <v>93</v>
       </c>
       <c r="B41" s="6"/>
       <c r="C41" s="16" t="s">
         <v>94</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>95</v>
       </c>
       <c r="E41" s="9">
-        <v>1900.0</v>
+        <v>1550.0</v>
       </c>
       <c r="F41" s="6"/>
       <c r="G41" s="9">
         <f>E41*F41</f>
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:7" customHeight="1" ht="80">
       <c r="A42" s="13" t="s">
         <v>96</v>
       </c>
       <c r="B42" s="6"/>
       <c r="C42" s="16" t="s">
         <v>97</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>98</v>
       </c>
       <c r="E42" s="9">
-        <v>1550.0</v>
+        <v>3286.0</v>
       </c>
       <c r="F42" s="6"/>
       <c r="G42" s="9">
         <f>E42*F42</f>
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:7" customHeight="1" ht="80">
       <c r="A43" s="13" t="s">
         <v>99</v>
       </c>
       <c r="B43" s="6"/>
       <c r="C43" s="16" t="s">
         <v>100</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>101</v>
       </c>
       <c r="E43" s="9">
-        <v>2450.0</v>
+        <v>2550.0</v>
       </c>
       <c r="F43" s="6"/>
       <c r="G43" s="9">
         <f>E43*F43</f>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:7" customHeight="1" ht="80">
       <c r="A44" s="13" t="s">
         <v>102</v>
       </c>
       <c r="B44" s="6"/>
       <c r="C44" s="16" t="s">
         <v>103</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>104</v>
       </c>
       <c r="E44" s="9">
-        <v>3286.0</v>
+        <v>2650.0</v>
       </c>
       <c r="F44" s="6"/>
       <c r="G44" s="9">
         <f>E44*F44</f>
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:7" customHeight="1" ht="80">
       <c r="A45" s="13" t="s">
         <v>105</v>
       </c>
       <c r="B45" s="6"/>
       <c r="C45" s="16" t="s">
         <v>106</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>107</v>
       </c>
       <c r="E45" s="9">
-        <v>2550.0</v>
+        <v>2650.0</v>
       </c>
       <c r="F45" s="6"/>
       <c r="G45" s="9">
         <f>E45*F45</f>
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:7" customHeight="1" ht="80">
       <c r="A46" s="13" t="s">
         <v>108</v>
       </c>
       <c r="B46" s="6"/>
       <c r="C46" s="16" t="s">
         <v>109</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>110</v>
       </c>
       <c r="E46" s="9">
-        <v>2650.0</v>
+        <v>3350.0</v>
       </c>
       <c r="F46" s="6"/>
       <c r="G46" s="9">
         <f>E46*F46</f>
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:7" customHeight="1" ht="80">
       <c r="A47" s="13" t="s">
         <v>111</v>
       </c>
       <c r="B47" s="6"/>
       <c r="C47" s="16" t="s">
         <v>112</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E47" s="9">
-        <v>2650.0</v>
+        <v>3657.0</v>
       </c>
       <c r="F47" s="6"/>
       <c r="G47" s="9">
         <f>E47*F47</f>
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:7" customHeight="1" ht="80">
       <c r="A48" s="13" t="s">
         <v>114</v>
       </c>
       <c r="B48" s="6"/>
       <c r="C48" s="16" t="s">
         <v>115</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>116</v>
       </c>
       <c r="E48" s="9">
-        <v>3350.0</v>
+        <v>5.3</v>
       </c>
       <c r="F48" s="6"/>
       <c r="G48" s="9">
         <f>E48*F48</f>
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:7" customHeight="1" ht="80">
       <c r="A49" s="13" t="s">
         <v>117</v>
       </c>
       <c r="B49" s="6"/>
       <c r="C49" s="16" t="s">
         <v>118</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>119</v>
       </c>
       <c r="E49" s="9">
-        <v>3657.0</v>
+        <v>13550.0</v>
       </c>
       <c r="F49" s="6"/>
       <c r="G49" s="9">
         <f>E49*F49</f>
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:7" customHeight="1" ht="80">
       <c r="A50" s="13" t="s">
         <v>120</v>
       </c>
       <c r="B50" s="6"/>
       <c r="C50" s="16" t="s">
         <v>121</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>122</v>
       </c>
       <c r="E50" s="9">
-        <v>5.3</v>
+        <v>2067.0</v>
       </c>
       <c r="F50" s="6"/>
       <c r="G50" s="9">
         <f>E50*F50</f>
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:7" customHeight="1" ht="80">
       <c r="A51" s="13" t="s">
         <v>123</v>
       </c>
       <c r="B51" s="6"/>
       <c r="C51" s="16" t="s">
         <v>124</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>125</v>
       </c>
       <c r="E51" s="9">
-        <v>13250.0</v>
+        <v>2067.0</v>
       </c>
       <c r="F51" s="6"/>
       <c r="G51" s="9">
         <f>E51*F51</f>
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:7" customHeight="1" ht="80">
       <c r="A52" s="13" t="s">
         <v>126</v>
       </c>
       <c r="B52" s="6"/>
       <c r="C52" s="16" t="s">
         <v>127</v>
       </c>
       <c r="D52" s="6" t="s">
         <v>128</v>
       </c>
       <c r="E52" s="9">
-        <v>2067.0</v>
+        <v>2320.0</v>
       </c>
       <c r="F52" s="6"/>
       <c r="G52" s="9">
         <f>E52*F52</f>
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:7" customHeight="1" ht="80">
       <c r="A53" s="13" t="s">
         <v>129</v>
       </c>
       <c r="B53" s="6"/>
       <c r="C53" s="16" t="s">
         <v>130</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>131</v>
       </c>
       <c r="E53" s="9">
-        <v>2067.0</v>
+        <v>2320.0</v>
       </c>
       <c r="F53" s="6"/>
       <c r="G53" s="9">
         <f>E53*F53</f>
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:7" customHeight="1" ht="80">
       <c r="A54" s="13" t="s">
         <v>132</v>
       </c>
       <c r="B54" s="6"/>
       <c r="C54" s="16" t="s">
         <v>133</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>134</v>
       </c>
       <c r="E54" s="9">
-        <v>2320.0</v>
+        <v>2200.0</v>
       </c>
       <c r="F54" s="6"/>
       <c r="G54" s="9">
         <f>E54*F54</f>
         <v>0</v>
       </c>
     </row>
-    <row r="55" spans="1:7" customHeight="1" ht="80">
-      <c r="A55" s="13" t="s">
+    <row r="55" spans="1:7">
+      <c r="A55" s="11" t="s">
         <v>135</v>
       </c>
-      <c r="B55" s="6"/>
-[...32 lines deleted...]
-        <v>0</v>
+      <c r="C55" s="14"/>
+      <c r="E55" s="7"/>
+      <c r="G55" s="7"/>
+    </row>
+    <row r="56" spans="1:7">
+      <c r="A56" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B56" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C56" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D56" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E56" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F56" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G56" s="8" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="57" spans="1:7">
-      <c r="A57" s="11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A57" s="12"/>
       <c r="C57" s="14"/>
       <c r="E57" s="7"/>
       <c r="G57" s="7"/>
     </row>
-    <row r="58" spans="1:7">
-[...26 lines deleted...]
-      <c r="G59" s="7"/>
+    <row r="58" spans="1:7" customHeight="1" ht="80">
+      <c r="A58" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="B58" s="6"/>
+      <c r="C58" s="16" t="s">
+        <v>91</v>
+      </c>
+      <c r="D58" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="E58" s="9">
+        <v>2050.0</v>
+      </c>
+      <c r="F58" s="6"/>
+      <c r="G58" s="9">
+        <f>E58*F58</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" customHeight="1" ht="80">
+      <c r="A59" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="B59" s="6"/>
+      <c r="C59" s="16" t="s">
+        <v>94</v>
+      </c>
+      <c r="D59" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="E59" s="9">
+        <v>1550.0</v>
+      </c>
+      <c r="F59" s="6"/>
+      <c r="G59" s="9">
+        <f>E59*F59</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="60" spans="1:7" customHeight="1" ht="80">
       <c r="A60" s="13" t="s">
-        <v>90</v>
+        <v>21</v>
       </c>
       <c r="B60" s="6"/>
       <c r="C60" s="16" t="s">
-        <v>91</v>
+        <v>22</v>
       </c>
       <c r="D60" s="6" t="s">
-        <v>92</v>
+        <v>23</v>
       </c>
       <c r="E60" s="9">
-        <v>2450.0</v>
+        <v>1620.0</v>
       </c>
       <c r="F60" s="6"/>
       <c r="G60" s="9">
         <f>E60*F60</f>
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:7" customHeight="1" ht="80">
       <c r="A61" s="13" t="s">
-        <v>93</v>
+        <v>30</v>
       </c>
       <c r="B61" s="6"/>
       <c r="C61" s="16" t="s">
-        <v>94</v>
+        <v>31</v>
       </c>
       <c r="D61" s="6" t="s">
-        <v>95</v>
+        <v>32</v>
       </c>
       <c r="E61" s="9">
-        <v>1900.0</v>
+        <v>1849.0</v>
       </c>
       <c r="F61" s="6"/>
       <c r="G61" s="9">
         <f>E61*F61</f>
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:7" customHeight="1" ht="80">
       <c r="A62" s="13" t="s">
-        <v>96</v>
+        <v>27</v>
       </c>
       <c r="B62" s="6"/>
       <c r="C62" s="16" t="s">
-        <v>97</v>
+        <v>28</v>
       </c>
       <c r="D62" s="6" t="s">
-        <v>98</v>
+        <v>29</v>
       </c>
       <c r="E62" s="9">
-        <v>1550.0</v>
+        <v>1980.0</v>
       </c>
       <c r="F62" s="6"/>
       <c r="G62" s="9">
         <f>E62*F62</f>
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:7" customHeight="1" ht="80">
       <c r="A63" s="13" t="s">
-        <v>99</v>
+        <v>24</v>
       </c>
       <c r="B63" s="6"/>
       <c r="C63" s="16" t="s">
-        <v>100</v>
+        <v>25</v>
       </c>
       <c r="D63" s="6" t="s">
-        <v>101</v>
+        <v>26</v>
       </c>
       <c r="E63" s="9">
-        <v>2450.0</v>
+        <v>1980.0</v>
       </c>
       <c r="F63" s="6"/>
       <c r="G63" s="9">
         <f>E63*F63</f>
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:7" customHeight="1" ht="80">
       <c r="A64" s="13" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="B64" s="6"/>
       <c r="C64" s="16" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="D64" s="6" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="E64" s="9">
-        <v>1620.0</v>
+        <v>583.0</v>
       </c>
       <c r="F64" s="6"/>
       <c r="G64" s="9">
         <f>E64*F64</f>
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:7" customHeight="1" ht="80">
       <c r="A65" s="13" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="B65" s="6"/>
       <c r="C65" s="16" t="s">
-        <v>31</v>
+        <v>43</v>
       </c>
       <c r="D65" s="6" t="s">
-        <v>32</v>
+        <v>44</v>
       </c>
       <c r="E65" s="9">
-        <v>1849.0</v>
+        <v>636.0</v>
       </c>
       <c r="F65" s="6"/>
       <c r="G65" s="9">
         <f>E65*F65</f>
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:7" customHeight="1" ht="80">
       <c r="A66" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="B66" s="6"/>
       <c r="C66" s="16" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="D66" s="6" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="E66" s="9">
-        <v>1980.0</v>
+        <v>583.0</v>
       </c>
       <c r="F66" s="6"/>
       <c r="G66" s="9">
         <f>E66*F66</f>
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:7" customHeight="1" ht="80">
       <c r="A67" s="13" t="s">
-        <v>24</v>
+        <v>45</v>
       </c>
       <c r="B67" s="6"/>
       <c r="C67" s="16" t="s">
-        <v>25</v>
+        <v>46</v>
       </c>
       <c r="D67" s="6" t="s">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="E67" s="9">
-        <v>1980.0</v>
+        <v>2150.0</v>
       </c>
       <c r="F67" s="6"/>
       <c r="G67" s="9">
         <f>E67*F67</f>
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:7" customHeight="1" ht="80">
       <c r="A68" s="13" t="s">
-        <v>39</v>
+        <v>87</v>
       </c>
       <c r="B68" s="6"/>
       <c r="C68" s="16" t="s">
-        <v>40</v>
+        <v>88</v>
       </c>
       <c r="D68" s="6" t="s">
-        <v>41</v>
+        <v>89</v>
       </c>
       <c r="E68" s="9">
-        <v>583.0</v>
+        <v>2100.0</v>
       </c>
       <c r="F68" s="6"/>
       <c r="G68" s="9">
         <f>E68*F68</f>
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:7" customHeight="1" ht="80">
       <c r="A69" s="13" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="B69" s="6"/>
       <c r="C69" s="16" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="D69" s="6" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="E69" s="9">
-        <v>636.0</v>
+        <v>2150.0</v>
       </c>
       <c r="F69" s="6"/>
       <c r="G69" s="9">
         <f>E69*F69</f>
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:7" customHeight="1" ht="80">
       <c r="A70" s="13" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="B70" s="6"/>
       <c r="C70" s="16" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D70" s="6" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="E70" s="9">
-        <v>583.0</v>
+        <v>2226.0</v>
       </c>
       <c r="F70" s="6"/>
       <c r="G70" s="9">
         <f>E70*F70</f>
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:7" customHeight="1" ht="80">
       <c r="A71" s="13" t="s">
-        <v>45</v>
+        <v>120</v>
       </c>
       <c r="B71" s="6"/>
       <c r="C71" s="16" t="s">
-        <v>46</v>
+        <v>121</v>
       </c>
       <c r="D71" s="6" t="s">
-        <v>47</v>
+        <v>122</v>
       </c>
       <c r="E71" s="9">
-        <v>2050.0</v>
+        <v>2067.0</v>
       </c>
       <c r="F71" s="6"/>
       <c r="G71" s="9">
         <f>E71*F71</f>
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:7" customHeight="1" ht="80">
       <c r="A72" s="13" t="s">
-        <v>87</v>
+        <v>123</v>
       </c>
       <c r="B72" s="6"/>
       <c r="C72" s="16" t="s">
-        <v>88</v>
+        <v>124</v>
       </c>
       <c r="D72" s="6" t="s">
-        <v>89</v>
+        <v>125</v>
       </c>
       <c r="E72" s="9">
-        <v>2100.0</v>
+        <v>2067.0</v>
       </c>
       <c r="F72" s="6"/>
       <c r="G72" s="9">
         <f>E72*F72</f>
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:7" customHeight="1" ht="80">
       <c r="A73" s="13" t="s">
-        <v>48</v>
+        <v>126</v>
       </c>
       <c r="B73" s="6"/>
       <c r="C73" s="16" t="s">
-        <v>49</v>
+        <v>127</v>
       </c>
       <c r="D73" s="6" t="s">
-        <v>50</v>
+        <v>128</v>
       </c>
       <c r="E73" s="9">
-        <v>2050.0</v>
+        <v>2320.0</v>
       </c>
       <c r="F73" s="6"/>
       <c r="G73" s="9">
         <f>E73*F73</f>
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:7" customHeight="1" ht="80">
       <c r="A74" s="13" t="s">
-        <v>33</v>
+        <v>129</v>
       </c>
       <c r="B74" s="6"/>
       <c r="C74" s="16" t="s">
-        <v>34</v>
+        <v>130</v>
       </c>
       <c r="D74" s="6" t="s">
-        <v>35</v>
+        <v>131</v>
       </c>
       <c r="E74" s="9">
-        <v>2226.0</v>
+        <v>2320.0</v>
       </c>
       <c r="F74" s="6"/>
       <c r="G74" s="9">
         <f>E74*F74</f>
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:7" customHeight="1" ht="80">
       <c r="A75" s="13" t="s">
-        <v>126</v>
+        <v>96</v>
       </c>
       <c r="B75" s="6"/>
       <c r="C75" s="16" t="s">
-        <v>127</v>
+        <v>97</v>
       </c>
       <c r="D75" s="6" t="s">
-        <v>128</v>
+        <v>98</v>
       </c>
       <c r="E75" s="9">
-        <v>2067.0</v>
+        <v>3286.0</v>
       </c>
       <c r="F75" s="6"/>
       <c r="G75" s="9">
         <f>E75*F75</f>
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:7" customHeight="1" ht="80">
       <c r="A76" s="13" t="s">
-        <v>129</v>
+        <v>18</v>
       </c>
       <c r="B76" s="6"/>
       <c r="C76" s="16" t="s">
-        <v>130</v>
+        <v>19</v>
       </c>
       <c r="D76" s="6" t="s">
-        <v>131</v>
+        <v>20</v>
       </c>
       <c r="E76" s="9">
-        <v>2067.0</v>
+        <v>1820.0</v>
       </c>
       <c r="F76" s="6"/>
       <c r="G76" s="9">
         <f>E76*F76</f>
         <v>0</v>
       </c>
     </row>
-    <row r="77" spans="1:7" customHeight="1" ht="80">
-[...24 lines deleted...]
-      <c r="C78" s="16" t="s">
+    <row r="77" spans="1:7">
+      <c r="A77" s="11" t="s">
         <v>136</v>
       </c>
-      <c r="D78" s="6" t="s">
-[...29 lines deleted...]
-      </c>
+      <c r="C77" s="14"/>
+      <c r="E77" s="7"/>
+      <c r="G77" s="7"/>
+    </row>
+    <row r="78" spans="1:7">
+      <c r="A78" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B78" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C78" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D78" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E78" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F78" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G78" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7">
+      <c r="A79" s="12"/>
+      <c r="C79" s="14"/>
+      <c r="E79" s="7"/>
+      <c r="G79" s="7"/>
     </row>
     <row r="80" spans="1:7" customHeight="1" ht="80">
       <c r="A80" s="13" t="s">
-        <v>18</v>
+        <v>137</v>
       </c>
       <c r="B80" s="6"/>
       <c r="C80" s="16" t="s">
-        <v>19</v>
+        <v>138</v>
       </c>
       <c r="D80" s="6" t="s">
-        <v>20</v>
+        <v>139</v>
       </c>
       <c r="E80" s="9">
-        <v>1820.0</v>
+        <v>6678.0</v>
       </c>
       <c r="F80" s="6"/>
       <c r="G80" s="9">
         <f>E80*F80</f>
         <v>0</v>
       </c>
     </row>
-    <row r="81" spans="1:7">
-      <c r="A81" s="11" t="s">
+    <row r="81" spans="1:7" customHeight="1" ht="80">
+      <c r="A81" s="13" t="s">
+        <v>140</v>
+      </c>
+      <c r="B81" s="6"/>
+      <c r="C81" s="16" t="s">
+        <v>141</v>
+      </c>
+      <c r="D81" s="6" t="s">
         <v>142</v>
       </c>
-      <c r="C81" s="14"/>
-[...30 lines deleted...]
-      <c r="G83" s="7"/>
+      <c r="E81" s="9">
+        <v>7123.2</v>
+      </c>
+      <c r="F81" s="6"/>
+      <c r="G81" s="9">
+        <f>E81*F81</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7" customHeight="1" ht="80">
+      <c r="A82" s="13" t="s">
+        <v>143</v>
+      </c>
+      <c r="B82" s="6"/>
+      <c r="C82" s="16" t="s">
+        <v>144</v>
+      </c>
+      <c r="D82" s="6" t="s">
+        <v>145</v>
+      </c>
+      <c r="E82" s="9">
+        <v>551.2</v>
+      </c>
+      <c r="F82" s="6"/>
+      <c r="G82" s="9">
+        <f>E82*F82</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7" customHeight="1" ht="80">
+      <c r="A83" s="13" t="s">
+        <v>146</v>
+      </c>
+      <c r="B83" s="6"/>
+      <c r="C83" s="16" t="s">
+        <v>147</v>
+      </c>
+      <c r="D83" s="6" t="s">
+        <v>148</v>
+      </c>
+      <c r="E83" s="9">
+        <v>7123.2</v>
+      </c>
+      <c r="F83" s="6"/>
+      <c r="G83" s="9">
+        <f>E83*F83</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="84" spans="1:7" customHeight="1" ht="80">
       <c r="A84" s="13" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="B84" s="6"/>
       <c r="C84" s="16" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="D84" s="6" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="E84" s="9">
         <v>6678.0</v>
       </c>
       <c r="F84" s="6"/>
       <c r="G84" s="9">
         <f>E84*F84</f>
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:7" customHeight="1" ht="80">
       <c r="A85" s="13" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="B85" s="6"/>
       <c r="C85" s="16" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="D85" s="6" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="E85" s="9">
-        <v>7123.2</v>
+        <v>6678.0</v>
       </c>
       <c r="F85" s="6"/>
       <c r="G85" s="9">
         <f>E85*F85</f>
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:7" customHeight="1" ht="80">
       <c r="A86" s="13" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="B86" s="6"/>
       <c r="C86" s="16" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="D86" s="6" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="E86" s="9">
-        <v>551.2</v>
+        <v>6678.0</v>
       </c>
       <c r="F86" s="6"/>
       <c r="G86" s="9">
         <f>E86*F86</f>
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:7" customHeight="1" ht="80">
       <c r="A87" s="13" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
       <c r="B87" s="6"/>
       <c r="C87" s="16" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="D87" s="6" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="E87" s="9">
-        <v>7123.2</v>
+        <v>6678.0</v>
       </c>
       <c r="F87" s="6"/>
       <c r="G87" s="9">
         <f>E87*F87</f>
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:7" customHeight="1" ht="80">
       <c r="A88" s="13" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="B88" s="6"/>
       <c r="C88" s="16" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="D88" s="6" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="E88" s="9">
         <v>6678.0</v>
       </c>
       <c r="F88" s="6"/>
       <c r="G88" s="9">
         <f>E88*F88</f>
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:7" customHeight="1" ht="80">
       <c r="A89" s="13" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="B89" s="6"/>
       <c r="C89" s="16" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="D89" s="6" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="E89" s="9">
         <v>6678.0</v>
       </c>
       <c r="F89" s="6"/>
       <c r="G89" s="9">
         <f>E89*F89</f>
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:7" customHeight="1" ht="80">
       <c r="A90" s="13" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="B90" s="6"/>
       <c r="C90" s="16" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="D90" s="6" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="E90" s="9">
         <v>6678.0</v>
       </c>
       <c r="F90" s="6"/>
       <c r="G90" s="9">
         <f>E90*F90</f>
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:7" customHeight="1" ht="80">
       <c r="A91" s="13" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="B91" s="6"/>
       <c r="C91" s="16" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="D91" s="6" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="E91" s="9">
         <v>6678.0</v>
       </c>
       <c r="F91" s="6"/>
       <c r="G91" s="9">
         <f>E91*F91</f>
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:7" customHeight="1" ht="80">
       <c r="A92" s="13" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="B92" s="6"/>
       <c r="C92" s="16" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="D92" s="6" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="E92" s="9">
         <v>6678.0</v>
       </c>
       <c r="F92" s="6"/>
       <c r="G92" s="9">
         <f>E92*F92</f>
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:7" customHeight="1" ht="80">
       <c r="A93" s="13" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="B93" s="6"/>
       <c r="C93" s="16" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="D93" s="6" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="E93" s="9">
         <v>6678.0</v>
       </c>
       <c r="F93" s="6"/>
       <c r="G93" s="9">
         <f>E93*F93</f>
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:7" customHeight="1" ht="80">
       <c r="A94" s="13" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="B94" s="6"/>
       <c r="C94" s="16" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="D94" s="6" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="E94" s="9">
         <v>6678.0</v>
       </c>
       <c r="F94" s="6"/>
       <c r="G94" s="9">
         <f>E94*F94</f>
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:7" customHeight="1" ht="80">
       <c r="A95" s="13" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="B95" s="6"/>
       <c r="C95" s="16" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="D95" s="6" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="E95" s="9">
-        <v>6678.0</v>
+        <v>779.1</v>
       </c>
       <c r="F95" s="6"/>
       <c r="G95" s="9">
         <f>E95*F95</f>
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:7" customHeight="1" ht="80">
       <c r="A96" s="13" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="B96" s="6"/>
       <c r="C96" s="16" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="D96" s="6" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="E96" s="9">
-        <v>6678.0</v>
+        <v>779.1</v>
       </c>
       <c r="F96" s="6"/>
       <c r="G96" s="9">
         <f>E96*F96</f>
         <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:7" customHeight="1" ht="80">
       <c r="A97" s="13" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="B97" s="6"/>
       <c r="C97" s="16" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="D97" s="6" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="E97" s="9">
-        <v>6678.0</v>
+        <v>779.1</v>
       </c>
       <c r="F97" s="6"/>
       <c r="G97" s="9">
         <f>E97*F97</f>
         <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:7" customHeight="1" ht="80">
       <c r="A98" s="13" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="B98" s="6"/>
       <c r="C98" s="16" t="s">
-        <v>186</v>
+        <v>192</v>
       </c>
       <c r="D98" s="6" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="E98" s="9">
-        <v>6678.0</v>
+        <v>779.1</v>
       </c>
       <c r="F98" s="6"/>
       <c r="G98" s="9">
         <f>E98*F98</f>
         <v>0</v>
       </c>
     </row>
-    <row r="99" spans="1:7" customHeight="1" ht="80">
-[...40 lines deleted...]
-      <c r="A101" s="13" t="s">
+    <row r="99" spans="1:7">
+      <c r="A99" s="11" t="s">
         <v>194</v>
       </c>
-      <c r="B101" s="6"/>
-[...13 lines deleted...]
-      </c>
+      <c r="C99" s="14"/>
+      <c r="E99" s="7"/>
+      <c r="G99" s="7"/>
+    </row>
+    <row r="100" spans="1:7">
+      <c r="A100" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B100" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C100" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D100" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E100" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F100" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G100" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="101" spans="1:7">
+      <c r="A101" s="12"/>
+      <c r="C101" s="14"/>
+      <c r="E101" s="7"/>
+      <c r="G101" s="7"/>
     </row>
     <row r="102" spans="1:7" customHeight="1" ht="80">
       <c r="A102" s="13" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="B102" s="6"/>
       <c r="C102" s="16" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="D102" s="6" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="E102" s="9">
-        <v>779.1</v>
+        <v>731.4</v>
       </c>
       <c r="F102" s="6"/>
       <c r="G102" s="9">
         <f>E102*F102</f>
         <v>0</v>
       </c>
     </row>
-    <row r="103" spans="1:7">
-      <c r="A103" s="11" t="s">
+    <row r="103" spans="1:7" customHeight="1" ht="80">
+      <c r="A103" s="13" t="s">
+        <v>198</v>
+      </c>
+      <c r="B103" s="6"/>
+      <c r="C103" s="16" t="s">
+        <v>199</v>
+      </c>
+      <c r="D103" s="6" t="s">
         <v>200</v>
       </c>
-      <c r="C103" s="14"/>
-[...1 lines deleted...]
-      <c r="G103" s="7"/>
+      <c r="E103" s="9">
+        <v>731.4</v>
+      </c>
+      <c r="F103" s="6"/>
+      <c r="G103" s="9">
+        <f>E103*F103</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="104" spans="1:7">
-      <c r="A104" s="2" t="s">
+      <c r="A104" s="11" t="s">
+        <v>201</v>
+      </c>
+      <c r="C104" s="14"/>
+      <c r="E104" s="7"/>
+      <c r="G104" s="7"/>
+    </row>
+    <row r="105" spans="1:7">
+      <c r="A105" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B104" s="3" t="s">
+      <c r="B105" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="C104" s="15" t="s">
+      <c r="C105" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="D104" s="4" t="s">
+      <c r="D105" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="E104" s="10" t="s">
+      <c r="E105" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="F104" s="4" t="s">
+      <c r="F105" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="G104" s="8" t="s">
+      <c r="G105" s="8" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="105" spans="1:7">
-[...23 lines deleted...]
-      </c>
+    <row r="106" spans="1:7">
+      <c r="A106" s="12"/>
+      <c r="C106" s="14"/>
+      <c r="E106" s="7"/>
+      <c r="G106" s="7"/>
     </row>
     <row r="107" spans="1:7" customHeight="1" ht="80">
       <c r="A107" s="13" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="B107" s="6"/>
       <c r="C107" s="16" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="D107" s="6" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E107" s="9">
-        <v>731.4</v>
+        <v>2014.0</v>
       </c>
       <c r="F107" s="6"/>
       <c r="G107" s="9">
         <f>E107*F107</f>
         <v>0</v>
       </c>
     </row>
-    <row r="108" spans="1:7">
-      <c r="A108" s="11" t="s">
+    <row r="108" spans="1:7" customHeight="1" ht="80">
+      <c r="A108" s="13" t="s">
+        <v>205</v>
+      </c>
+      <c r="B108" s="6"/>
+      <c r="C108" s="16" t="s">
+        <v>206</v>
+      </c>
+      <c r="D108" s="6" t="s">
         <v>207</v>
       </c>
-      <c r="C108" s="14"/>
-[...1 lines deleted...]
-      <c r="G108" s="7"/>
+      <c r="E108" s="9">
+        <v>2014.0</v>
+      </c>
+      <c r="F108" s="6"/>
+      <c r="G108" s="9">
+        <f>E108*F108</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="109" spans="1:7">
-      <c r="A109" s="2" t="s">
+      <c r="A109" s="11" t="s">
+        <v>208</v>
+      </c>
+      <c r="C109" s="14"/>
+      <c r="E109" s="7"/>
+      <c r="G109" s="7"/>
+    </row>
+    <row r="110" spans="1:7">
+      <c r="A110" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B109" s="3" t="s">
+      <c r="B110" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="C109" s="15" t="s">
+      <c r="C110" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="D109" s="4" t="s">
+      <c r="D110" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="E109" s="10" t="s">
+      <c r="E110" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="F109" s="4" t="s">
+      <c r="F110" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="G109" s="8" t="s">
+      <c r="G110" s="8" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="110" spans="1:7">
-[...23 lines deleted...]
-      </c>
+    <row r="111" spans="1:7">
+      <c r="A111" s="12"/>
+      <c r="C111" s="14"/>
+      <c r="E111" s="7"/>
+      <c r="G111" s="7"/>
     </row>
     <row r="112" spans="1:7" customHeight="1" ht="80">
       <c r="A112" s="13" t="s">
-        <v>211</v>
+        <v>140</v>
       </c>
       <c r="B112" s="6"/>
       <c r="C112" s="16" t="s">
-        <v>212</v>
+        <v>141</v>
       </c>
       <c r="D112" s="6" t="s">
-        <v>213</v>
+        <v>142</v>
       </c>
       <c r="E112" s="9">
-        <v>2014.0</v>
+        <v>7123.2</v>
       </c>
       <c r="F112" s="6"/>
       <c r="G112" s="9">
         <f>E112*F112</f>
         <v>0</v>
       </c>
     </row>
-    <row r="113" spans="1:7">
-[...27 lines deleted...]
-        <v>17</v>
+    <row r="113" spans="1:7" customHeight="1" ht="80">
+      <c r="A113" s="13" t="s">
+        <v>143</v>
+      </c>
+      <c r="B113" s="6"/>
+      <c r="C113" s="16" t="s">
+        <v>144</v>
+      </c>
+      <c r="D113" s="6" t="s">
+        <v>145</v>
+      </c>
+      <c r="E113" s="9">
+        <v>551.2</v>
+      </c>
+      <c r="F113" s="6"/>
+      <c r="G113" s="9">
+        <f>E113*F113</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="114" spans="1:7" customHeight="1" ht="80">
+      <c r="A114" s="13" t="s">
+        <v>146</v>
+      </c>
+      <c r="B114" s="6"/>
+      <c r="C114" s="16" t="s">
+        <v>147</v>
+      </c>
+      <c r="D114" s="6" t="s">
+        <v>148</v>
+      </c>
+      <c r="E114" s="9">
+        <v>7123.2</v>
+      </c>
+      <c r="F114" s="6"/>
+      <c r="G114" s="9">
+        <f>E114*F114</f>
+        <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:7">
-      <c r="A115" s="12"/>
+      <c r="A115" s="11" t="s">
+        <v>209</v>
+      </c>
       <c r="C115" s="14"/>
       <c r="E115" s="7"/>
       <c r="G115" s="7"/>
     </row>
-    <row r="116" spans="1:7" customHeight="1" ht="80">
-[...37 lines deleted...]
-      </c>
+    <row r="116" spans="1:7">
+      <c r="A116" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B116" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C116" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D116" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E116" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F116" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G116" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="117" spans="1:7">
+      <c r="A117" s="12"/>
+      <c r="C117" s="14"/>
+      <c r="E117" s="7"/>
+      <c r="G117" s="7"/>
     </row>
     <row r="118" spans="1:7" customHeight="1" ht="80">
       <c r="A118" s="13" t="s">
-        <v>152</v>
+        <v>210</v>
       </c>
       <c r="B118" s="6"/>
       <c r="C118" s="16" t="s">
-        <v>153</v>
+        <v>211</v>
       </c>
       <c r="D118" s="6" t="s">
-        <v>154</v>
+        <v>212</v>
       </c>
       <c r="E118" s="9">
-        <v>7123.2</v>
+        <v>15370.0</v>
       </c>
       <c r="F118" s="6"/>
       <c r="G118" s="9">
         <f>E118*F118</f>
         <v>0</v>
       </c>
     </row>
     <row r="119" spans="1:7">
-      <c r="A119" s="11" t="s">
-[...64 lines deleted...]
-        <f>SUM(G12:G122)</f>
+      <c r="E119" t="s">
+        <v>213</v>
+      </c>
+      <c r="F119">
+        <f>SUM(F12:F118)</f>
+        <v>0</v>
+      </c>
+      <c r="G119">
+        <f>SUM(G12:G118)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="A12:G12"/>
     <mergeCell ref="A13:G13"/>
     <mergeCell ref="A15:G15"/>
+    <mergeCell ref="A55:G55"/>
     <mergeCell ref="A57:G57"/>
-    <mergeCell ref="A59:G59"/>
-[...6 lines deleted...]
-    <mergeCell ref="A113:G113"/>
+    <mergeCell ref="A77:G77"/>
+    <mergeCell ref="A79:G79"/>
+    <mergeCell ref="A99:G99"/>
+    <mergeCell ref="A101:G101"/>
+    <mergeCell ref="A104:G104"/>
+    <mergeCell ref="A106:G106"/>
+    <mergeCell ref="A109:G109"/>
+    <mergeCell ref="A111:G111"/>
     <mergeCell ref="A115:G115"/>
-    <mergeCell ref="A119:G119"/>
-    <mergeCell ref="A121:G121"/>
+    <mergeCell ref="A117:G117"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D31" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D32" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D33" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D34" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D35" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D36" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D37" r:id="rId_hyperlink_23"/>
     <hyperlink ref="D38" r:id="rId_hyperlink_24"/>
     <hyperlink ref="D39" r:id="rId_hyperlink_25"/>
     <hyperlink ref="D40" r:id="rId_hyperlink_26"/>
     <hyperlink ref="D41" r:id="rId_hyperlink_27"/>
     <hyperlink ref="D42" r:id="rId_hyperlink_28"/>
     <hyperlink ref="D43" r:id="rId_hyperlink_29"/>
     <hyperlink ref="D44" r:id="rId_hyperlink_30"/>
     <hyperlink ref="D45" r:id="rId_hyperlink_31"/>
     <hyperlink ref="D46" r:id="rId_hyperlink_32"/>
     <hyperlink ref="D47" r:id="rId_hyperlink_33"/>
     <hyperlink ref="D48" r:id="rId_hyperlink_34"/>
     <hyperlink ref="D49" r:id="rId_hyperlink_35"/>
     <hyperlink ref="D50" r:id="rId_hyperlink_36"/>
     <hyperlink ref="D51" r:id="rId_hyperlink_37"/>
     <hyperlink ref="D52" r:id="rId_hyperlink_38"/>
     <hyperlink ref="D53" r:id="rId_hyperlink_39"/>
     <hyperlink ref="D54" r:id="rId_hyperlink_40"/>
-    <hyperlink ref="D55" r:id="rId_hyperlink_41"/>
-    <hyperlink ref="D56" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="D58" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="D59" r:id="rId_hyperlink_42"/>
     <hyperlink ref="D60" r:id="rId_hyperlink_43"/>
     <hyperlink ref="D61" r:id="rId_hyperlink_44"/>
     <hyperlink ref="D62" r:id="rId_hyperlink_45"/>
     <hyperlink ref="D63" r:id="rId_hyperlink_46"/>
     <hyperlink ref="D64" r:id="rId_hyperlink_47"/>
     <hyperlink ref="D65" r:id="rId_hyperlink_48"/>
     <hyperlink ref="D66" r:id="rId_hyperlink_49"/>
     <hyperlink ref="D67" r:id="rId_hyperlink_50"/>
     <hyperlink ref="D68" r:id="rId_hyperlink_51"/>
     <hyperlink ref="D69" r:id="rId_hyperlink_52"/>
     <hyperlink ref="D70" r:id="rId_hyperlink_53"/>
     <hyperlink ref="D71" r:id="rId_hyperlink_54"/>
     <hyperlink ref="D72" r:id="rId_hyperlink_55"/>
     <hyperlink ref="D73" r:id="rId_hyperlink_56"/>
     <hyperlink ref="D74" r:id="rId_hyperlink_57"/>
     <hyperlink ref="D75" r:id="rId_hyperlink_58"/>
     <hyperlink ref="D76" r:id="rId_hyperlink_59"/>
-    <hyperlink ref="D77" r:id="rId_hyperlink_60"/>
-[...2 lines deleted...]
-    <hyperlink ref="D80" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="D80" r:id="rId_hyperlink_60"/>
+    <hyperlink ref="D81" r:id="rId_hyperlink_61"/>
+    <hyperlink ref="D82" r:id="rId_hyperlink_62"/>
+    <hyperlink ref="D83" r:id="rId_hyperlink_63"/>
     <hyperlink ref="D84" r:id="rId_hyperlink_64"/>
     <hyperlink ref="D85" r:id="rId_hyperlink_65"/>
     <hyperlink ref="D86" r:id="rId_hyperlink_66"/>
     <hyperlink ref="D87" r:id="rId_hyperlink_67"/>
     <hyperlink ref="D88" r:id="rId_hyperlink_68"/>
     <hyperlink ref="D89" r:id="rId_hyperlink_69"/>
     <hyperlink ref="D90" r:id="rId_hyperlink_70"/>
     <hyperlink ref="D91" r:id="rId_hyperlink_71"/>
     <hyperlink ref="D92" r:id="rId_hyperlink_72"/>
     <hyperlink ref="D93" r:id="rId_hyperlink_73"/>
     <hyperlink ref="D94" r:id="rId_hyperlink_74"/>
     <hyperlink ref="D95" r:id="rId_hyperlink_75"/>
     <hyperlink ref="D96" r:id="rId_hyperlink_76"/>
     <hyperlink ref="D97" r:id="rId_hyperlink_77"/>
     <hyperlink ref="D98" r:id="rId_hyperlink_78"/>
-    <hyperlink ref="D99" r:id="rId_hyperlink_79"/>
-[...10 lines deleted...]
-    <hyperlink ref="D122" r:id="rId_hyperlink_90"/>
+    <hyperlink ref="D102" r:id="rId_hyperlink_79"/>
+    <hyperlink ref="D103" r:id="rId_hyperlink_80"/>
+    <hyperlink ref="D107" r:id="rId_hyperlink_81"/>
+    <hyperlink ref="D108" r:id="rId_hyperlink_82"/>
+    <hyperlink ref="D112" r:id="rId_hyperlink_83"/>
+    <hyperlink ref="D113" r:id="rId_hyperlink_84"/>
+    <hyperlink ref="D114" r:id="rId_hyperlink_85"/>
+    <hyperlink ref="D118" r:id="rId_hyperlink_86"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>